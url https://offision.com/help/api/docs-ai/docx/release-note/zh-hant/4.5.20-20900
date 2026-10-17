--- v0 (2026-09-26)
+++ v1 (2026-10-17)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5vuj1gizvng64_dxiw_b-">
+      <w:hyperlink w:history="1" r:id="rIdhx8nqwz4kkkfgzoffdeob">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/release-notes/4.5.20-20900/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在應用程式匯入預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以前只有管理員能匯入預約試算表，其他人只能把檔案寄給管理員。現在 Offision 應用程式也有「匯入」—— 在我的日程的標題列、首頁的快速操作，以及頁尾的「房間」。範本和檢查都一樣，只少了主辦人欄，因為主辦人一定是你。在 界面自訂 › 使用者預約表格 打開「匯入預約」後，能預約房間的人就會看到。</w:t>
@@ -843,98 +843,51 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">房間名稱下的提示</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...44 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="240"/>
-        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">房間名稱下的提示</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (面板設定)</w:t>
       </w:r>
     </w:p>
@@ -1634,51 +1587,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5vuj1gizvng64_dxiw_b-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/release-notes/4.5.20-20900/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83d992c0cf7b84ccedf04e8a6fe82d051bee9fdd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7e5f4865a7ee683de69d001b5878e704ec30f04.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3de7ba8c9a3b38b3fe104fb31581712f8569954b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1659a119a041919dcad480748a90de286bb7b937.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/488952bf9c6b672af65689d4dfe7f21a73547d50.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee6da0d1eae1bb828bed50b7d9d7409cdbd8d6ba.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de1fc7f80047946134b9e695ea3839c5ed607c76.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29822023adaccbe8014b15ae4c45d238c549804b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee73b66a41fce27bf4040801cfbabc3c939a6795.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fb0418336f259ff0f9131e5632ad909e543ab0b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhx8nqwz4kkkfgzoffdeob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/release-notes/4.5.20-20900/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb77a46d8126a8471cba951b10211425b45af880.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c61879ef012eb4b6dd243bb161ec8e5a783a4c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0906b5f385346afba2f7b014f1aad923fce5b045.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c96a8ef3d7f2d540a26adcc97d84ae43b03f638f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04cfb45caad162e22aae538b8552e9eb8a134eb0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af9efa19af0f8edfbc871a470e54761ce977d02c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ee636cbd72c2260d4a632459f26b49566082fa7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1fc791962f1b2665730e713f41d26b4ee3b7ace.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd00a2daf763ca6df28a34fccb6a4476eda39355.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.20-20900</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>