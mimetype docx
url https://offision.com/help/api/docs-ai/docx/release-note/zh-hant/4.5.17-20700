--- v0 (2026-09-17)
+++ v1 (2026-10-09)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt44msudduzssry8zx9kx4">
+      <w:hyperlink w:history="1" r:id="rIdl4mrs8kbacofuscd_vz7g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/release-notes/4.5.17-20700/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選機器，不是選尺寸</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">畫面步驟以前問的兩件事，平常沒有人會那樣想：英吋的尺寸，和比例的形狀。你知道自己要掛的是 Neat Frame，但不一定知道 Neat Frame 是 15.6 吋直向 16:9。現在這一步直接列出機器本身 —— Android 平板、iPad、Neat Frame、Neat Board、智慧電視 —— 畫在同一條基準線上，依實際大小比例呈現，所以平板放在牆掛顯示器旁邊就是平板的大小。選一台，尺寸、形狀和方向一次決定；同一台機器有多種尺寸的，圖示上的小選單裡都有。</w:t>
@@ -1189,51 +1189,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdt44msudduzssry8zx9kx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/release-notes/4.5.17-20700/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0db1efb63e7550bfba63b56c5fc7e05547bece0c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91433590564c83911146818f3238cd546f45e33a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1863ecbaa7cf87b6e36f149a98aa3f3571477f3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fca22e38956736681bbb7e6d651649ce427644a6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14bbcc2e4e1627e3db408eb8ae49c800fcb4d934.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19f0384c79077f487fc2722ab949376321a50568.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/23016bd5de474ead82c4cf594128f174d214ab2e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl4mrs8kbacofuscd_vz7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/release-notes/4.5.17-20700/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d21dcf4e276604f4b49cc1bcf6f9836fb5eef65d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00f1736038bfc2f9325587c34deb10d64dd50e9c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9838058d56fbc21d7de8bb50a1c0fb6a83c8933c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf5c1a59836afc25d7d0acbbd3d47480507167c5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4387c90d82a96632309957be6ec3113127f81bf.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5248a852adb369e1f5f96036135caeb1b0195ba8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc4e3201048020130e092f5072f0e269ea40d2c8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.17-20700</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>