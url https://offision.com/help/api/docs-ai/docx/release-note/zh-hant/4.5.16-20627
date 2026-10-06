--- v0 (2026-09-15)
+++ v1 (2026-10-06)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId983ilzx0wgaxr7sdjfhjt">
+      <w:hyperlink w:history="1" r:id="rIdxr2szn8bvhkisanlykmum">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/release-notes/4.5.16-20627/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不知道日期也找得到預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理日曆一次畫一個期間，這對「同事正在用電郵問的那筆預約在哪裡」是錯的形狀 —— 你得先知道日期才能去看。現在標題列右上角有一個搜索藥丸，一邊輸入，一邊在預約、發起人、資源三個標題下出現即時建議。把同事轉述的編號貼上去就直達：BK0042、bk42、#42、42 都讀成同一筆預約，而編號屬於整個系列，所以每一個日期都找得到。按 Enter，網格就讓位給全部命中的清單，上面是篩選籌碼和計數。</w:t>
@@ -547,76 +547,76 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把一層樓攤平，每一張地圖都跟著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">平的地圖上一個版本就到了，但只是某一個數位看板小工具上的選擇：同一層樓的其他螢幕依舊是立體的，多一個螢幕就要再設定一次。現在答案跟平面圖存在一起。在地圖編輯器打開那一層，切到視角，檢視模式就提供 3D 和 2D 俯視；存檔之後，每一個畫這層樓的畫面都跟著 —— 應用程式、大堂看板、指引螢幕和數位看板。攤平的地圖沒有鏡頭可以繞，所以面板改為提供向左轉、向右轉和置中，這正是把平面圖對上螢幕所掛那面牆的做法。已經自己選過投影方式的小工具保持原樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2800350"/>
+            <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-view-mode-card-zh-hant" descr="把一層樓攤平，每一張地圖都跟著" title="把一層樓攤平，每一張地圖都跟著"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2800350"/>
+                      <a:ext cx="5715000" cy="3495675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -638,76 +638,76 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">系列的上限，兩張表格各管各的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">系列的上限由應用程式寫死在 50：伺服器沒有把關，沒有人調得動，這個模式也關不掉。現在「多場次預約」是界面自訂預約表格上的一組設定，一個開關決定要不要提供系列，下面是 1 到 200 的上限。把開關關掉，系列就從預約表格、手機的模式選單，以及建議改用系列的提示裡消失，而不是變灰留著。使用者的表格和管理主控台的表格分開設定，所以主控台要比用戶界面容許更長的系列，是設定做得到的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2457450"/>
+            <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="ui-customization-series-zh-hant" descr="系列的上限，兩張表格各管各的" title="系列的上限，兩張表格各管各的"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2457450"/>
+                      <a:ext cx="5715000" cy="2876550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1301,51 +1301,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId983ilzx0wgaxr7sdjfhjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/release-notes/4.5.16-20627/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7b5d21c24fadff42f2005dea3930d59ff9ed891.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a19a882357d857000d06ebc0159b29bab4900a7a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d543fa201f3b710a7f0166ae2fb8d16969ce1a6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21ac08cbb9f3989b548a003441fcdbfef5cebd8e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac55ebf08d8378366350b1064b8362f1e635eb20.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb4961e33030a7320788b76d9452cec845ead358.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f6046865a9f244dfee70ad5689e44cf1002c1cd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5627535e60c78eeec27718b2b64f89fa0906e87.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxr2szn8bvhkisanlykmum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/release-notes/4.5.16-20627/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2fe04a6c995c185e3e693a1a85b1092a84d0ccb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbdf2a522dd108ed2db8e3f546ac79a7c291e05b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ef19a610c5c7ddf28a9adb955e6fb0b0fd532ab.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcafb1a02ab5335fbad1e8d613fb72f601c814b7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88bc495e87e6038cbf267d8c36e985ff699cb226.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fec8f3d58a3cad75608e2d4064433696269ec19e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/228972d5e9dd374f1bd2e88eae7f2e9ef89126b1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/467081a5aec9c12f06e69bd4688fd043dafe01d7.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.16-20627</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>