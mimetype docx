--- v0 (2026-09-13)
+++ v1 (2026-10-06)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdodoakgv9nj8y5r1otaxql">
+      <w:hyperlink w:history="1" r:id="rIdqsn7xbzfgapvh3e0ytz4d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/release-notes/4.5.15-20598/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在匯入檔案指定主持人</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從試算表匯入時無法指定主持人，匯入的預約都沒有主持人，只能事後一筆筆補上。這次起範本有「主持人」欄，可以填一個地址，也可以用逗號分隔多個。位置在「發起人」之後，只要房間的預約表單有顯示「主持人」就會出現。檔案是依欄位位置而非標題讀取的，因此本次更新之前下載的範本會對不上，請在對話框的步驟 1 重新下載。</w:t>
@@ -168,62 +168,62 @@
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/calendar (管理日曆)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">直接貼上你手上的名單</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">要邀請十幾個人，只能一個一個搜尋。這次起可以直接貼上收件者名單：欄位看得懂 Outlook 的 Alex Wong &amp;lt;</w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdyne05iwmmzn9f1dqrn1sk">
+        <w:t xml:space="preserve">要邀請十幾個人，只能一個一個搜尋。這次起可以直接貼上收件者名單：欄位看得懂 Outlook 的 Alex Wong </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId5iqri1pkeymnknlgw_qqi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">alex@example.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">&amp;gt; 格式，並以分號、逗號、Tab 或換行分隔，所有人一次加入。找不到對應使用者的地址會保留為只有電郵地址的與會者；不是地址的文字會留在輸入框裡，讓你修正。</w:t>
+        <w:t xml:space="preserve"> 格式，並以分號、逗號、Tab 或換行分隔，所有人一次加入。找不到對應使用者的地址會保留為只有電郵地址的與會者；不是地址的文字會留在輸入框裡，讓你修正。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="914400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="rn-4-5-15-paste-attendees-zh-hant" descr="直接貼上你手上的名單" title="直接貼上你手上的名單"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1365,51 +1365,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdodoakgv9nj8y5r1otaxql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/release-notes/4.5.15-20598/" TargetMode="External"/><Relationship Id="rIdyne05iwmmzn9f1dqrn1sk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alex@example.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5566bdfe3e50c6a8e9cfbd8015f27deff1316452.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5664099091b4bc56050d73e22f615f0a177f306.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a160bd7e0673def20ee837f401abd92861e80e88.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2f9e1b715cc6a5cbb0984332ceb0a23193bbb90.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9919d1e774f7f5f64281ee5f5c30cd020acfd8bd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fd1231c64eda3ed6ea18a34a96e7e4a72434588.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9edc32ec777d80d6970cbe8b42952d65d1e5ebb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqsn7xbzfgapvh3e0ytz4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/release-notes/4.5.15-20598/" TargetMode="External"/><Relationship Id="rId5iqri1pkeymnknlgw_qqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alex@example.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/597eda20aab8aea542a2c3bdcc09fc29e4772e90.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db62b73f19fa354c933cd065e90e8047dfba4538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/672deb583ce3c458779d1276bb4602fe957add97.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/757653a772557388a59fed8d5945e747ca3491b7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93568705c99bd48f2fc7040eee7a38077a5773fd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c137568b9a4dd9e230c618b9303200d0ce6ccdec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c89982293db4b33ee92c24cafb4e33ac00140912.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.15-20598</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>