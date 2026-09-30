--- v0 (2026-09-07)
+++ v1 (2026-09-30)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd23mvjbu0ulezan-utxtt">
+      <w:hyperlink w:history="1" r:id="rIddh3c8l8mrexdu8mowgduw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/release-notes/4.5.14-20535/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讓人取消已經簽到的會議</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">簽到開始之後還能不能取消，過去是全公司一致的規定：等待簽到一定可以，已在使用中一定不行。現在由會議室決定。預約規則有「允許在等待簽到時取消預約」（預設已開啟）與「允許在使用中取消預約」（開啟前為關閉）兩個開關。開啟後，進行中的會議卡片上，「取消」會與「延長」「結束」並列。</w:t>
@@ -1995,51 +1995,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd23mvjbu0ulezan-utxtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/release-notes/4.5.14-20535/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6eb6b1333dbaf774a70080a043ab31c33ea88f44.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c890b7e3ab6df3640b667bf65bf206d6a0ca1af4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/995894ec0795f106ee5995f4bda9bfa69668e7f8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1aaf233db97582c8e70e43e7f4bdf8d5eb380c0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5951f9f3d5736c48befe1985f5ac9eeea38dc9fd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91537b182cd62051388f0761d96c360993c125ae.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f04ef350a4f31c7c7b99c169dfeeba4408ea840.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a324d587e9f088fc57085a9df8804a6bf991fdd7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/179d5b3c4f3ea556dea7799b334900ae19d56dc2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72068194ede7b7fcebe5057adc5de7224bc3715d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef2b465105d895f28312dca48b2065e3f461e13c.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05bfb8107e0236f60bd7ea144717bee2a0eab9c1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cfa6f92d1ead97c83acafdd66bdfb5c117a6d7d.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/038cd9179bdcca35ef51b1870ce7066ea0b7b492.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddh3c8l8mrexdu8mowgduw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/release-notes/4.5.14-20535/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6eb6b1333dbaf774a70080a043ab31c33ea88f44.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c890b7e3ab6df3640b667bf65bf206d6a0ca1af4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/995894ec0795f106ee5995f4bda9bfa69668e7f8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1aaf233db97582c8e70e43e7f4bdf8d5eb380c0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5951f9f3d5736c48befe1985f5ac9eeea38dc9fd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91537b182cd62051388f0761d96c360993c125ae.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f04ef350a4f31c7c7b99c169dfeeba4408ea840.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a324d587e9f088fc57085a9df8804a6bf991fdd7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/179d5b3c4f3ea556dea7799b334900ae19d56dc2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72068194ede7b7fcebe5057adc5de7224bc3715d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef2b465105d895f28312dca48b2065e3f461e13c.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05bfb8107e0236f60bd7ea144717bee2a0eab9c1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cfa6f92d1ead97c83acafdd66bdfb5c117a6d7d.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/038cd9179bdcca35ef51b1870ce7066ea0b7b492.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.14-20535</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>