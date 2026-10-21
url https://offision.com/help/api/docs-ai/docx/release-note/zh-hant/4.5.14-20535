--- v1 (2026-09-30)
+++ v2 (2026-10-21)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddh3c8l8mrexdu8mowgduw">
+      <w:hyperlink w:history="1" r:id="rIdgpggdjrqs3hvuejpqr0ix">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/release-notes/4.5.14-20535/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讓人取消已經簽到的會議</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">簽到開始之後還能不能取消，過去是全公司一致的規定：等待簽到一定可以，已在使用中一定不行。現在由會議室決定。預約規則有「允許在等待簽到時取消預約」（預設已開啟）與「允許在使用中取消預約」（開啟前為關閉）兩個開關。開啟後，進行中的會議卡片上，「取消」會與「延長」「結束」並列。</w:t>
@@ -1995,51 +1995,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddh3c8l8mrexdu8mowgduw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/release-notes/4.5.14-20535/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6eb6b1333dbaf774a70080a043ab31c33ea88f44.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c890b7e3ab6df3640b667bf65bf206d6a0ca1af4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/995894ec0795f106ee5995f4bda9bfa69668e7f8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1aaf233db97582c8e70e43e7f4bdf8d5eb380c0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5951f9f3d5736c48befe1985f5ac9eeea38dc9fd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91537b182cd62051388f0761d96c360993c125ae.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f04ef350a4f31c7c7b99c169dfeeba4408ea840.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a324d587e9f088fc57085a9df8804a6bf991fdd7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/179d5b3c4f3ea556dea7799b334900ae19d56dc2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72068194ede7b7fcebe5057adc5de7224bc3715d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef2b465105d895f28312dca48b2065e3f461e13c.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05bfb8107e0236f60bd7ea144717bee2a0eab9c1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cfa6f92d1ead97c83acafdd66bdfb5c117a6d7d.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/038cd9179bdcca35ef51b1870ce7066ea0b7b492.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgpggdjrqs3hvuejpqr0ix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/release-notes/4.5.14-20535/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12c62980522038304799748e7f447acac7dfc064.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37441095eebfb06f1ee728bf934be5151d806845.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f43891cb2562bc4098ce0819f8b395087eeea4f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8723d5d7460abfbd7d5a8b5861d8d474df6185c1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4188a28cdfa72d51c671f1a9ca5b6e86072b02b0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f2c8e0a609528cfb44e3493e8265bba45f9f0b5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d5aa3d976c6f385bbd4838146dd8b21acb2908f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3234473974f307e050612fe6dc5702826d8ee9ad.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da4cc962b7cb96795cb47decc95f280304578487.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e39b5e1e8c003f394323eb520b6f12fb6c984eb.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b84413105eff39978eea40213432b4dc86970d87.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86b3151961e22eb0f0d110f2d897562ea7ba5fea.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/691bc9811f078a133aa91f9597afba4e7e174a82.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87cc7ead456115ae251de446cf72b1d9341bc345.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.14-20535</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>