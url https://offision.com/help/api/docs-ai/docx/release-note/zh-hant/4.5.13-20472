--- v0 (2026-09-23)
+++ v1 (2026-10-17)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn2pcdgtv_k6_hiikq14rx">
+      <w:hyperlink w:history="1" r:id="rIdgm37p-y_ocfx4bxfaxmyl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/release-notes/4.5.13-20472/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">依用戶群組彙整使用狀況</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用狀況報表說得出誰預約了什麼、屬於哪個部門，卻說不出屬於哪些用戶群組——想比較財務和營運，只能匯出再手動重組。「預約 › 分析 › 使用者資源使用」的「人員」欄位現在多了「用戶群組」：拖進「行」或「欄」，我們就重組表格，一筆預約計入其擁有者所屬的每個群組。不屬於任何類別的群組也包含在內，這是逐類別欄位做不到的。需要分析授權。</w:t>
@@ -2060,51 +2060,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn2pcdgtv_k6_hiikq14rx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/release-notes/4.5.13-20472/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7aedbdb134a7e382bfb05953c8758b4097f23e62.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58dff75a895b38fa9426deee94d910888fe576ec.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9d3abb74b14f48d27de717cf1b58d6a3cbc03c4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3e012861bc20c958d3d9ab29a746bbadd37f357.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/008f714b1dd1c26cc0b1e291269f7cbbadd2d0f2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be1354419dc15c71b77df759404925a89af4eb32.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6882f2d74f4bd26ce1e67e19bcbfaae729e45fa.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87c1e6dd25ac3300323ad159d60749b11f70056e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f9b29ad507bb8bcadfbf1b4e3f5d29e26cb5cf8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c534c8b94ca0f9eab54fed621576e0e6d65b1698.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9666aae3b8bdbce5c15cb74beafbbb83fcf5ffd1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30f7b12df2f3ff23d915634406b5a01a935ea4d2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fee7ba99bfbb39bc2685ab36fbff38f95478488.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ceb0a3e101666ee502eb18146d4bb822a74151c5.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68583f803942f96b18180cbf9f724948419f07b2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgm37p-y_ocfx4bxfaxmyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/release-notes/4.5.13-20472/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4caa8566558cc7d132bb92f0ce5c1275842814ae.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce17485782a73a44ff618d29047527750e8065b0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3408575ff964208ceddf56b68b92e5d40b606cbf.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88ba72e86ba5645048807f42d3e422fa0b6551de.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fb3a3fbbe99d84892438b245bb3af03e6621f1b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e1292b2b47d58e01c2356d8c51767ea4d7aa724.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a85b35d3f4f6c90a09eb30ae0d95e94006c2823.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a25e090f04405272657573f8af4034fa46827143.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff7c9f6853ed4500b5952563e4fe4989d4d3dbec.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1efa4196011e0cabfe5ad37c651a8e26089f72c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a2b1e78769023f63cea5408f49e5de5994399a0.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9dfcff2563da9b982778db280d4b62796e80eb33.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50d6a967ddbb2f0c5e5f0d90dd5390db5c38e2ac.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1da8d64f01cb160ae1ee2cd5ebf18b4522e1d8ce.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1ca031faa43563d1d845236592d2486cd66376a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.13-20472</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>