--- v0 (2026-09-23)
+++ v1 (2026-10-17)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId61gasfqcj42s2xrofzr2h">
+      <w:hyperlink w:history="1" r:id="rIdqgexejtxophlecwtwomvu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/release-notes/4.5.12-20399/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先選時間，再選會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以前預約要先挑一間會議室，看看有沒有空檔，沒有就換下一間。現在我們先建議空檔時段，會議室清單只留下當時有空的。已經知道確切時間的人，點一下「自訂時間」即可；建議時段在「預約 › 設定」決定，你也可以逐間會議室覆寫。</w:t>
@@ -1913,51 +1913,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId61gasfqcj42s2xrofzr2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/release-notes/4.5.12-20399/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/324b53289c6c9811887bb843c8110d821c0583e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/929e07447fd0255ccb941e9d32e7f01a1dbba190.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ae72824801cb1d9aa314224fe583564bdbc0d6c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e984848ff196e192727d4819270aaa7c5620116a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f04b4dba484121ff32f6780a3317c48578dc5e9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcd32edaaab307286bc8de0fbea9e3c7108c4fcc.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f309004e7fe8e9696245ce3831234eaa69b08a0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ae48cf7d5272e8ad047c0280f2f1605c7d70148.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac04b7b24b8e97fd070261b7ca8c3217e57745c7.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1d6c2a770710417f393f448a51294f64eff8ea8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ac78d73a706a1e7eca4dd03836675c199f3257f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad705e2b0a68e945267b20ba4b15c7e6ced03e65.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc44314b2b24244c8e29d532bda0eaa5c226cda3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqgexejtxophlecwtwomvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/release-notes/4.5.12-20399/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d798b9e88f3cc2c3cdd805d5d1b9e31c29e43a26.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00ed87959c857fcfd8f5c9968d772814c1691382.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f8862d45d5537b4365e246cd6c9a56ba5210e00.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/062caac2316c5fafe4d547b81b28ca89e9aed5c3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/614daa4574769a0ff000280f78586f85ee1b15cf.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3b2546918d9382684cbfb67925d3fc668ac92bc.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13319d3475d765767523e25b2eddb247a392984b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/832d3a8c345019f362ce159493a470eee21ec338.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6cc71247d07ee3c1957e1b163c8b55e487696054.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e10bdc883e3dd8c77aa77b58c2d14bce67a9268.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2a9a5b1119b101572800218c9d86f1aeebd3bf2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49fdb8ce75792352339639669d95699961ec75d6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3bdcfda1934cd249b820b33e1b4190a960085638.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.12-20399</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>