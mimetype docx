--- v0 (2026-09-26)
+++ v1 (2026-10-17)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtpxgxxi7dxubza1sgsuch">
+      <w:hyperlink w:history="1" r:id="rIdnbiks4xjcq40lr4rzymcu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/release-notes/4.5.20-20900/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリから予約をインポート</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約のシートをインポートできるのは管理者だけで、ほかの人はスプレッドシートを管理者に送っていました。Offision アプリにも「インポート」が加わりました — スケジュールのヘッダー、ホームのクイックアクション、フッターの「ルーム」に。テンプレートもチェックも同じで、主催者の列だけがありません。主催者は常にあなただからです。UIカスタマイズ › 利用者予約フォームで「予約をインポート」をオンにすると、ルームを予約できる人に表示されます。</w:t>
@@ -843,98 +843,51 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ルーム名の下にお知らせ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...44 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="240"/>
-        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ルーム名の下にお知らせ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (デバイス設定)</w:t>
       </w:r>
     </w:p>
@@ -1634,51 +1587,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtpxgxxi7dxubza1sgsuch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.20-20900/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3de4bdf0a3b1f4e6e90e2362e1e1737d9970321a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c52aefad207f7bc5a8dd7807ac5cb0a7a570e41c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95b68315c48e084055059be596c63640873bd732.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d85efbc4d46e849bc4631f0718124a230257ad1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1db931ca51c385eabd73fdbbeae0d50e363095c6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63d25ea94f6177fee34bcb162b047f68965fa39c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3eba8a90e3663440cd84ce440fc047c44cb1f75b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e20503599f62ec36b22a69b4e0b2b85918648a2b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8dd8007ed731393a3886e5f5e566328532beb3d7.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cc20b5b31b9ec746677cf2050e878d69003219c.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnbiks4xjcq40lr4rzymcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.20-20900/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60607cbef1e9748bdd0b4b31d6f2c82824ae5d64.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d54819d53b39c7cbd5a44770c00592e968c570e3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dab853b2baf5da5f81d93fa096efb86c37bcb2f0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a4fd02511d9d1a8f88871ea9285731d4212c707.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6261e2f9414d642218902d5f0891623fd45fde9d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f52ce7c45ccaaf322b0d28277cdb2e6b1574a81.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33ecf522275da837b0bb29aa10fdfd3f8ae34544.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9a7a0cfdd79e0196ae10e29723ed9e592f50efb.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03b3539a975b076ec553e9994e75a6b5f41056e3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.20-20900</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>