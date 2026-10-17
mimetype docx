--- v0 (2026-09-23)
+++ v1 (2026-10-17)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr2gvebzr9zay4_o6g9jqn">
+      <w:hyperlink w:history="1" r:id="rIdz3k72ltosaerre6dsiztn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/release-notes/4.5.19-20800/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">シリーズを書き出し、直して、また取り込む</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">エクスポートはずっとテンプレートではなくレポートでした。取り出したシートはそのまま戻せないので、ほかの場所で同じシリーズを繰り返すには、取り込んだファイルを保管しておくか、手で作り直すしかありませんでした。シリーズID はその一列だけを変えます。インポートテンプレートと同じ見出しを持つので、書き出したシリーズをシートの上で編集し、同じシリーズとして取り込み直せます。エクスポートの「項目」ステップ、予約 ID の下に並ぶ予約の列の中でオンにしてください。初期状態はオフで、シリーズに属さない予約では空欄です。</w:t>
@@ -1240,51 +1240,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr2gvebzr9zay4_o6g9jqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.19-20800/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1081b0cf7d9df59250929d089b9fa36db8f41b4e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d65e7eaf00439ce0e570cfe50a542632a3df3d1b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4db1947787a02cfc271bbf0dcc71a21cc1996ec3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff26842a2ac297057714f87e2d50d6459b1e9aa6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05dad39468e20f3059fad0f65007c99ed48fbe59.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz3k72ltosaerre6dsiztn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.19-20800/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45aef64b1e4794bce7947cd96cd6ecd7cadd0102.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80f80fcd3409f1e6de61207c33bc92ae37c443ae.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2431f44ab49b5529a0854228ac728d464f191b8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cee46a7574173ae90b64b77804c34eb19a5a1df5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f865020ee5f2115d21062eb56fc373f6334a303d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.19-20800</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>