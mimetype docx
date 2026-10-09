--- v0 (2026-09-17)
+++ v1 (2026-10-09)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1sf8jgxgu2d9qjsljvmol">
+      <w:hyperlink w:history="1" r:id="rIdyfsi8sxbqo0hnpsrlt0nh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/release-notes/4.5.17-20700/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サイズではなく、機器そのものを選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面ステップは、ふだん誰もその言葉では考えない二つのことを尋ねていました。インチのサイズと、比率の形状です。掛けるのが Neat Frame だとは分かっていても、それが 15.6 インチの縦向き 16:9 だとは限りません。今はこのステップに機器そのものが並びます。Androidタブレット、iPad、Neat Frame、Neat Board、スマートTV を同じ基準線の上に実際の大小のまま描いているので、タブレットは壁掛けディスプレイの隣でタブレットの大きさに見えます。ひとつ選べばサイズ・形状・向きがまとめて決まり、複数のサイズがある機器はタイルの小さなメニューから選べます。</w:t>
@@ -1189,51 +1189,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1sf8jgxgu2d9qjsljvmol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.17-20700/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e25492daf239882ec5bb79a9eb6ba9585eaad78.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1c66b58d8eda0407a4e83fdc384c7d9ef65dd51.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec8f8018ab6db6cfd159eab92683056d30f4e09e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38c937c37d1507adf7dc10399aed9532a09b34af.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcd45998b5d65eed67ef47161594f6c136c82d75.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e29dcfecc14b2b8cea8beeb42e2214b1c6ab6ac2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4c7d1a905114aec8792063ce4cae45fcbfd04ef.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyfsi8sxbqo0hnpsrlt0nh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.17-20700/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a026c8659919e2b6682fbd0abc6e76a065df3e8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8729ad25aa73489cd5c73040c50eb0e012f4b73b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8dd16bd3fe695f30a870f247df2a745fdbbb210c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83576b6ca1c8f6859cdb0784c96e72f79327be1e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/837b0d5f5743fda41160d3d960768bf37d91d681.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9c74b2112b8dcbf95404aa1136c972d0a65bca5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f1596dcd91727e527485beef8e4cf317997648d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.17-20700</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>