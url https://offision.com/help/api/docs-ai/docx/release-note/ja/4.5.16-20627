--- v0 (2026-09-15)
+++ v1 (2026-10-06)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8u-wktzb9f5rmtyyjknmj">
+      <w:hyperlink w:history="1" r:id="rIdlgqm6rwzwq9yuwjl2dpa_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/release-notes/4.5.16-20627/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">日付がわからなくても予約を見つける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理カレンダーは一度に一つの期間を描きます。「いま誰かがメールで言ってきている予約はどこか」には向かない形で、探す前に日付を知っている必要がありました。これからはヘッダー右上に検索ピルがあり、入力すると 予約・主催者・リソース の見出しで候補が出ます。同僚が伝えてきた番号を貼り付ければ直行します。BK0042、bk42、#42、42 はどれも同じ予約として読まれ、番号はシリーズ全体のものなので、すべての日付が見つかります。Enter を押すとグリッドが一致の一覧に変わり、上にチップと件数が並びます。</w:t>
@@ -547,76 +547,76 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアを平らにすれば、すべてのマップが従う</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">平らなマップは前回のリリースで来ましたが、サイネージウィジェット一つの選択でしかなく、同じフロアを映す他の画面は遠近法のままで、画面が増えればまた設定し直しでした。これからは答えが平面図と一緒に保存されます。マップエディターでフロアを開き、視点角度に切り替えると、表示モードが「3D」と「2D 真上から」を出します。保存すれば、そのフロアを描くすべての表示先が従います。アプリ、ロビーのボード、案内表示、サイネージ。平らなマップには回すカメラがないので、パネルは「左に回す」「右に回す」「中央に戻す」を出します。画面が掛かる壁に平面図を合わせるための道具です。すでに自分で表示を選んだウィジェットはそのままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2800350"/>
+            <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-view-mode-card-ja" descr="フロアを平らにすれば、すべてのマップが従う" title="フロアを平らにすれば、すべてのマップが従う"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2800350"/>
+                      <a:ext cx="5715000" cy="3495675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -638,76 +638,76 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">シリーズの上限を、フォームごとに</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">シリーズの上限はアプリ側の 50 で固定でした。サーバーには歯止めがなく、誰も引き上げられず、モードをやめることもできませんでした。これからは UI カスタマイズの予約フォームに「複数予約」のグループがあり、シリーズを提供するかどうかのスイッチと、その下に 1 〜 200 の上限が並びます。スイッチをオフにすると、シリーズは予約フォームからも、モバイルのモードメニューからも、シリーズを勧める案内からも消えます。グレーアウトして残ることはありません。利用者のフォームと管理コンソールのフォームは別々に設定できるので、コンソールだけ長いシリーズを許すのは設定でできることです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2466975"/>
+            <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="ui-customization-series-ja" descr="シリーズの上限を、フォームごとに" title="シリーズの上限を、フォームごとに"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2466975"/>
+                      <a:ext cx="5715000" cy="2876550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1301,51 +1301,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8u-wktzb9f5rmtyyjknmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.16-20627/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/567e9fdae9e648cd9ec689bd54e7b029032a9351.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87adfe9ef3fa80a57189e8da5cbc71cba45bc391.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0636b3668ddc0b3a9d8a35328d497ed201af3c10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16db9392c091aef7c470631bd81895fe61bee166.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6d8acf580db14087a594c3b3ebc8cde78cb00e0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5baad9c7dc5621bd1dfea80a623fb0a4b3cf2697.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdad50176cf4793b66cfe9c8ae49527b0b1775dc.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/815c2073b91ab6ff6c30ac988111ab7d86333a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlgqm6rwzwq9yuwjl2dpa_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.16-20627/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/512b1590f819e5ddcc07eac8cfa2f547ca266c3d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3944856d40cf0a58833ac90a7b172e99406d64d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80f80fcd3409f1e6de61207c33bc92ae37c443ae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/313378a0d88c6cab0e7a22c982f900251f1b2e56.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f790c787751987c59fcb4bb004f5356183a65e6a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b2b5d131bc47e40a29442939d06adcdddc3c6d3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2587cfede0d09aa19ad884f68ae98c0894512985.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d82f3ced5120ac92ab1e843db494c6f11b55d568.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.16-20627</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>