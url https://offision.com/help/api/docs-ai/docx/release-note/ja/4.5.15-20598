--- v0 (2026-09-13)
+++ v1 (2026-10-06)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6ssihx4lzrx8_colomjvh">
+      <w:hyperlink w:history="1" r:id="rIdbwf0icju5emi87y5vkjac">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/release-notes/4.5.15-20598/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取り込みシートでホストを指定する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">表計算ファイルからの取り込みではホストを指定できず、取り込んだ予約にはホストがないまま、あとから手作業で足すことになっていました。これからはテンプレートに「ホスト」列があります。アドレスは一つでも、カンマ区切りで複数でも構いません。位置は「主催者」の直後で、ルームの予約フォームが「ホスト」を表示している場合に現れます。シートは見出しではなく位置で読み取るため、本リリースより前にダウンロードしたテンプレートは列がずれます。ダイアログの手順 1 から取得し直してください。</w:t>
@@ -168,62 +168,62 @@
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/calendar (カレンダー)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手元の一覧をそのまま貼り付ける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">十数人を招待するには、一人ずつ検索する必要がありました。これからは宛先の一覧をそのまま貼り付けられます。Outlook の Alex Wong &amp;lt;</w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdr06tmajhd22jihljtuvjk">
+        <w:t xml:space="preserve">十数人を招待するには、一人ずつ検索する必要がありました。これからは宛先の一覧をそのまま貼り付けられます。Outlook の Alex Wong </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdzrszslfivy9euucjfhman">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">alex@example.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">&amp;gt; の形式を読み取り、セミコロン・カンマ・タブ・改行で区切って、全員をまとめて追加します。該当するユーザーがいないアドレスはメールアドレスだけの出席者として残り、アドレスでない文字はそのまま入力欄に残るので、直してから追加できます。</w:t>
+        <w:t xml:space="preserve"> の形式を読み取り、セミコロン・カンマ・タブ・改行で区切って、全員をまとめて追加します。該当するユーザーがいないアドレスはメールアドレスだけの出席者として残り、アドレスでない文字はそのまま入力欄に残るので、直してから追加できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="914400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="rn-4-5-15-paste-attendees-ja" descr="手元の一覧をそのまま貼り付ける" title="手元の一覧をそのまま貼り付ける"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1365,51 +1365,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6ssihx4lzrx8_colomjvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.15-20598/" TargetMode="External"/><Relationship Id="rIdr06tmajhd22jihljtuvjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alex@example.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad23d73c8372e6b5715f908b273f4ca91b2c7603.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/398f5ccca79d36959c6503aa59029e3f1d9597cd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f27a5529ccdbcf040e42730f25a001f7b6d7b049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f341d9556e6c827f25f3ad712e663ec79f7fd17b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e9e2aa6b96c670e77b0d4f155125e5649d07f34.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a443c1e3afb4453e5fb598660d995575b5fc2e94.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd665d34897e3ca029aeb3a88a42952f59622325.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbwf0icju5emi87y5vkjac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.15-20598/" TargetMode="External"/><Relationship Id="rIdzrszslfivy9euucjfhman" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alex@example.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a287892cde08c648763ef50de2abdb7a88bc0321.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8291cbed86db64bd4a482bb8c872b4a07110ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf4855d3a5a681c20f189ddd10a29c731375e128.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19cce105c8fc4ccbe9ef8af09a38db8b9220e11d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6fa16cbc0fee3f8510f3d0da14994216de023e5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b00d658cd95e46849a6b3a55a83eb8bd7c6e5b0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/655dd614c6538dfce2ae469d66dc4aa66db46ea6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.15-20598</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>