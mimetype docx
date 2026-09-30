--- v0 (2026-09-07)
+++ v1 (2026-09-30)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzisz3wxzejwovk3emheqo">
+      <w:hyperlink w:history="1" r:id="rIdwkvfuab1wwb4mhglwol0g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/release-notes/4.5.14-20535/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックイン済みの会議もキャンセルできるようにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックインが始まったあとにキャンセルできるかどうかは、全社で固定でした。チェックイン待ちなら必ずでき、使用中なら決してできません。これからはルームが決めます。予約ポリシーに二つのスイッチがあります。「チェックイン待ちの間のキャンセルを許可」は既定でオン、「使用中のキャンセルを許可」はオンにするまでオフです。進行中の会議のカードでは、「キャンセル」が「延長」「終了」と並びます。</w:t>
@@ -1995,51 +1995,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzisz3wxzejwovk3emheqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.14-20535/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c8b4fbad7d9e2f172da1e2d4df88d6a6b22cef9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8750d915638aff10f7194cb537704db6e89db5e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92f1d4a25efda554b56361f8d9d2c650fe4653e3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32e1b118a8001ab9d1a5bc26af3b67b8568fd39e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70d8c64346d6941cf986ddcaf5c7a361b90a4c09.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59c6534cba7592bfe9cf0144265826df507d9b07.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbbdb31056ba535ea0d960716271ed86d37bb35a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea36bd0fba61fbafd36df13af88c828e1863f4e7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac5e48c4cc4698bc8d72234f8d201fbc730ea1dc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff659877b2858af9f54eb71a6f351d356c7108b6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/896a8c7f694c9ef1ba1b241f9b3ef109ba0f7506.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1ed99559ab18ccc8ecb62c35838ce0a8f4bd4eb.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11da44b98bed82454ec08514c1f8b6af3dcc875c.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ee6a9e5f0ecf653bf95c9cd2e85c580326d94a1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwkvfuab1wwb4mhglwol0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.14-20535/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c8b4fbad7d9e2f172da1e2d4df88d6a6b22cef9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8750d915638aff10f7194cb537704db6e89db5e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92f1d4a25efda554b56361f8d9d2c650fe4653e3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32e1b118a8001ab9d1a5bc26af3b67b8568fd39e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70d8c64346d6941cf986ddcaf5c7a361b90a4c09.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59c6534cba7592bfe9cf0144265826df507d9b07.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbbdb31056ba535ea0d960716271ed86d37bb35a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea36bd0fba61fbafd36df13af88c828e1863f4e7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac5e48c4cc4698bc8d72234f8d201fbc730ea1dc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff659877b2858af9f54eb71a6f351d356c7108b6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/896a8c7f694c9ef1ba1b241f9b3ef109ba0f7506.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1ed99559ab18ccc8ecb62c35838ce0a8f4bd4eb.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11da44b98bed82454ec08514c1f8b6af3dcc875c.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ee6a9e5f0ecf653bf95c9cd2e85c580326d94a1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.14-20535</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>