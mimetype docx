--- v1 (2026-09-30)
+++ v2 (2026-10-21)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwkvfuab1wwb4mhglwol0g">
+      <w:hyperlink w:history="1" r:id="rIdzguxycn8zftb_uq4saziz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/release-notes/4.5.14-20535/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックイン済みの会議もキャンセルできるようにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックインが始まったあとにキャンセルできるかどうかは、全社で固定でした。チェックイン待ちなら必ずでき、使用中なら決してできません。これからはルームが決めます。予約ポリシーに二つのスイッチがあります。「チェックイン待ちの間のキャンセルを許可」は既定でオン、「使用中のキャンセルを許可」はオンにするまでオフです。進行中の会議のカードでは、「キャンセル」が「延長」「終了」と並びます。</w:t>
@@ -1995,51 +1995,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwkvfuab1wwb4mhglwol0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.14-20535/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c8b4fbad7d9e2f172da1e2d4df88d6a6b22cef9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8750d915638aff10f7194cb537704db6e89db5e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92f1d4a25efda554b56361f8d9d2c650fe4653e3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32e1b118a8001ab9d1a5bc26af3b67b8568fd39e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70d8c64346d6941cf986ddcaf5c7a361b90a4c09.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59c6534cba7592bfe9cf0144265826df507d9b07.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbbdb31056ba535ea0d960716271ed86d37bb35a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea36bd0fba61fbafd36df13af88c828e1863f4e7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac5e48c4cc4698bc8d72234f8d201fbc730ea1dc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff659877b2858af9f54eb71a6f351d356c7108b6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/896a8c7f694c9ef1ba1b241f9b3ef109ba0f7506.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1ed99559ab18ccc8ecb62c35838ce0a8f4bd4eb.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11da44b98bed82454ec08514c1f8b6af3dcc875c.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ee6a9e5f0ecf653bf95c9cd2e85c580326d94a1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzguxycn8zftb_uq4saziz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.14-20535/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1bf0b6bbab4041db87ecdf2a9c0c51cccd485c9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69ef8f202c69587533dbe69b6cac7d61019e4cfe.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b945748b158ea345ff66173375a8dfcc5b3512d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6fe7c3c738f4f926e843c5b015e039521dafd3c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e4fab9dca6f097a57aaf31dcac62e89e41d127a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29d2ad89971a0028ba3f2f26eceb192a54ef2f9a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/614582a4cc5ede3a3e354a7e40128352e0704cb9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ddde1ada71529295892973e77a61153bbfb24b25.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ba68980281ef4b77e277c88b04696e3e9c960c6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12fa2b87841611b27b276b74c0c7560b61fcd68e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86ac879e748fae2fdb84321baf5c95ae09ed9b92.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24ff4b3ec810ad1f7a5829be742d778f86a46305.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8cea17085effbe3d17510bc8e7e1ec6e342021a8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3e68d087ba4d2adcb16edf8c07af7c7d63a696a.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.14-20535</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>