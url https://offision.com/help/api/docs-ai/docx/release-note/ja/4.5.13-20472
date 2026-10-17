--- v0 (2026-09-23)
+++ v1 (2026-10-17)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds0df2jfl4t319rf2i0xbr">
+      <w:hyperlink w:history="1" r:id="rId2eu7lgk_xwc6qhs57k7pv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/release-notes/4.5.13-20472/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ユーザーグループ別に利用状況をまとめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">利用状況レポートは、誰がどのルームを予約したか、その人がどの部署にいるかは分かっても、どのユーザーグループかは分かりませんでした。財務と運用を比べたければ、書き出して手で組み直すしかありませんでした。「予約 › 分析 › ユーザーリソース利用」の「人」の項目に「ユーザーグループ」が加わりました。「行」または「列」にドラッグすると表を組み直し、予約は所有者が属するすべてのグループで数えられます。カテゴリに属さないグループも含まれ、これはカテゴリ別の項目では拾えないものです。分析ライセンスが必要です。</w:t>
@@ -2060,51 +2060,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds0df2jfl4t319rf2i0xbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.13-20472/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bbf18944c1fcce7067e680f4e4cb0bdf1c8a93c4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a8bbe8cedbef7677b311939c33f4579181f7487.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a3d37d5e28aec3123be260c3124861ad7a199fa.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6dd11881a295765e65185ce36d71c4b185b706d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/857d0a190a545d08ed62a6321a94612fb474e41f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bda7607184723298a8a02153f8c08ca912d429ea.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/665527ade0e647340485b7c1ea227dc9d78048ae.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5569768cfe3ca921f8796a989f1fd21b69593e1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62bfc870a588e816f4e1f31236c913e0f6361dbd.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f93448282a9f357b493435981a691a776ced864f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/329d12786e1b6556a124728d9221c600ab17fb20.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0eca44f8647da15c2351ae7a533688dc5f4f4c6f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8f9378cfe23efa4e02b97ce643bdb80383f198c.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b74c4a7e87c4f91aaf722d609fc81af82a853cc.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e107d267100c3ff15b76157b9945bcf5f3c88354.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2eu7lgk_xwc6qhs57k7pv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.13-20472/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37d49b271a1ed065a42a49da22e47c409fdb9190.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/891ad504ee608fae4319f85b3a9e050d9a261686.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f07955296d3c8d8b294e1f68dade27a4dbb11d42.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b19c7cb773a1de27d3216aea495e0d7724547884.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c22fae9c591cb7821e0f80e429528cfa8f676a69.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1bf86918cfe3e5a979f714c088f249c8d8392623.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8639b7356bb210f9441c2c30a43bab91f093c050.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfad64e53769d6b3809a5e1e4b8202e820b7b72c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cb4a90e419da8ccff5b12a6a7d887e591db6888.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cebbafc555f8c2854b9b09afb03fa784a164f90.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c859261e13ab706d2718d11552e705a5aafb6de.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7310019997ae6d3c2eb422358d52cedba4f5a109.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7bfcf540fa26f91ede3ea08752a12944f0e41424.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9e31c405c93d45196715b3ddaa78efeb6d688d0.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39fee846acd07c83219f723a2d263d6625b650ea.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.13-20472</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>