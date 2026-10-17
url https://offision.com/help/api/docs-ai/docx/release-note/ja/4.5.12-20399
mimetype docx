--- v0 (2026-09-23)
+++ v1 (2026-10-17)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfb9fhf9qiwif8zzvndyl2">
+      <w:hyperlink w:history="1" r:id="rIdvdfcqckg3yzsgpt8na8-b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/release-notes/4.5.12-20399/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームより先に時間を選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームを先に選び、空いている時間を探し、だめなら次のルーム——予約はその繰り返しでした。これからは、ルームを選ぶ前に空いている時間帯を提案し、その時間に空いているルームだけが一覧に残ります。正確な時刻が決まっている人は「カスタム時間」をタップするだけです。提案は「予約 › 設定」で決め、ルームごとに上書きできます。</w:t>
@@ -1913,51 +1913,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfb9fhf9qiwif8zzvndyl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.12-20399/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc83bac2e011fdc2744b8b59355d3cdda7d77c4e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/acde5a0926edd05cce5ece44ec152625680a6a4f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7c3a7864a266e4e26776be34042d6862fc8380b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5328c44725fe030d7d71573c3f5c66de57b11ba.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5d839c4c6bcc67d0df91c9a0a8846201c8c4b02.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3eacf5b648c8d01e2aef72afdf25767226ade628.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9163a4b2875077da37ff84476295c534dbd1e923.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e311f5da99424c7dd732dc4483b88f1d9d3c24c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e02f8362b14e05a94e40bc4b6045540d769b8f6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73be85dc85a3fdd0e27f983fed36c808bb035b91.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98c8b0391eb70a2161672e93e8e42441fbd985e5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b21bf299fc6043f8dd53941130e01ef6a2ca84e.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13f8dfe8c6cc075e506b32036421f84a4b98a7fe.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvdfcqckg3yzsgpt8na8-b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/release-notes/4.5.12-20399/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b772a87d2eb40824b6f1a51ce4f2b92d030db4d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f789b2c2f2273300152e0d29654575c73e0294d0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/978a9eae612b8c62da73e8a49db00946690649b3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b55cc43f820a38e39d70b181eb8e4b157a8aa4c0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c29e6afed17ef85c1d591916c15c0f329e0f5073.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f9ad4777283cfaa5bcf2cdc067e0d537918d470.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcfbc37f2d96df7b97f34bb90a4ff5c589d9930e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cd5f65f2ba6f50327abe2f66b8d59977f8cd75b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f96a2d87a64439d68ad11888a0e0e938b5b2c956.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/034144419cc95a3482612058560a817d1b32ce7f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1004380f6727e5f34581ca1e1d5869945f9b1bb6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3605dba95eb60db22418dff602b348dbc3e785f6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6103a5fd80d4b9e7ef36e64ce80a6efd98829a8.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.12-20399</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>