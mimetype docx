--- v0 (2026-09-26)
+++ v1 (2026-10-17)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd97mrn0bhy8g4wum47rbp">
+      <w:hyperlink w:history="1" r:id="rIdpmicvijlwu3671xa6-fta">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/release-notes/4.5.20-20900/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Import bookings from the app</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Only administrators could import a sheet of bookings, so everybody else sent their spreadsheet to one. The Offision app now has its own Import — on the Schedule header, in Home's quick actions and under Room in the footer — with the same template and the same checks, minus the Organizer column, because you are the organizer. It appears once Import bookings is on in UI customization › User booking form, and only for people who can book a room.</w:t>
@@ -843,98 +843,51 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A note under the room name</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...44 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="240"/>
-        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A note under the room name</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (Panel configurations)</w:t>
       </w:r>
     </w:p>
@@ -1634,51 +1587,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd97mrn0bhy8g4wum47rbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.20-20900/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a14d298a435fb50e55ddfb5cd3a519d7b0e50b92.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/835d166a19154e2f45247da5bfbc195601890b41.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c110c8a3f9db2d89d81cd8647eb5a12cb3720ed4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae63cbd2b867b2efb5c9f0c28482906ad592cbd4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0c6b78d119783634128cc577eeae4b78d60578b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a919dcdaecaa82dd826fa84cf73981221ac945e8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c2c87638ceef747304304177797bf931e3e7075.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7356275e47bc77de6056d7a142ba5092591325d6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db31d886eb683666d91818b27b06f11ff2330d50.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73d194da981a10d8af7e5503c3e903c588c26368.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpmicvijlwu3671xa6-fta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.20-20900/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f3b108100711f877b2cc3da262939d620893f22.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a96fdca5d7802ad6b912efd8f7ef0f66a904080.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a95bf0d1fa93afc42b014a03418641972d51f6e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d366ba815cab36e14d37854b741452b730bf091a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6c596ec46096fa8c2afad7046db43360322a41e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c36090cebc41fceb98544114095908c5126c053.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5079edb7cbf232a3f698282168adb811fcd32f81.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6399d4b3821ef76f65a07c58a3ed63858b92ba7c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82b8f7415243bc0e1de0d98b75f649d370b04921.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.20-20900</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>