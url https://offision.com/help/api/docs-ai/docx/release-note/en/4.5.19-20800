--- v0 (2026-09-23)
+++ v1 (2026-10-17)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo5b6-fic-ddr6ddhxk0u4">
+      <w:hyperlink w:history="1" r:id="rIdsjjubvx070b4cdd89q3op">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/release-notes/4.5.19-20800/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Export a series, edit it, and import it back</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The export has always been a report rather than a template, so a sheet you pulled out could not be fed back in — to repeat a series somewhere else you kept the file you imported, or rebuilt it by hand. Series ID changes that for one column: it carries the import template's own header, so an exported series can be edited in the sheet and imported again as the same series. Switch it on in the export's Fields step, where it sits with the rest of the booking columns under Booking ID. It starts off, and it is blank on any booking that belongs to no series.</w:t>
@@ -1240,51 +1240,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo5b6-fic-ddr6ddhxk0u4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.19-20800/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60fc88695e865fb1c982744ae9132141f0903fbb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9155aa0a707a0940d7416dc66907fdcbacc53db6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac7cfbd2cca11a12e1a3c7f693dd48c1a80a24da.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41824aa4e6b25620d5cbc13acf36925e5ea6d66f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98714717a32a5454b11df8d48e3e90273467f895.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsjjubvx070b4cdd89q3op" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.19-20800/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61693a66f5ff98684a8b0711711eb1a17f4f531b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1093f5d12f088f17bf2ea293d9eb7e305dee674.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3b3fd499449865a08c654ee3626776a0fa05458.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ff6fb9c0457b49cb3acd31d2f4801325edb93bc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf59d53490572a99e3dabc05d9e9b331f8c8f5dd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.19-20800</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>