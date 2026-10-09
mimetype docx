--- v0 (2026-09-17)
+++ v1 (2026-10-09)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8ia6cyelo4wzapradgtzo">
+      <w:hyperlink w:history="1" r:id="rIdmuelkh7r9bb600ebfyct5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/release-notes/4.5.17-20700/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Say which device, not which size</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Screen step used to ask two questions nobody answers in those terms: a size in inches, and a shape as a ratio. You knew you were hanging a Neat Frame; you did not necessarily know a Neat Frame is a 15.6-inch portrait 16:9. Now the step opens on the devices themselves — Android tablet, iPad, Neat Frame, Neat Board and Smart TV — drawn to relative scale on one baseline, so a tablet looks like a tablet beside a wall display. Pick one and it answers size, shape and orientation together; where a device ships in several sizes, a small menu on the tile carries them.</w:t>
@@ -1189,51 +1189,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8ia6cyelo4wzapradgtzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.17-20700/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4c2ac2d3764d06b554c497eb71ed2d6edbf1ed1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9c00c82d0e2f7cbb50d1e4a0b4e75079cf0207a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfd3bfa4a256a9c516340f119f171807d8d481bc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d88ffd6fd0ac6aa2175f08c6005f4b1ad6ba723e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61c4a57d0377a6ef450cfaf1ee8560bfad45fc54.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/243b7995638e51045c509b916cd6dc1086747b6f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d6412a898e00d4ddfc6d8c13a54f4075ba32cd1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmuelkh7r9bb600ebfyct5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.17-20700/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0be930605a88c91d0a0ce892455846e2f7fb6329.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dc7c1efd56bc6a6f8e3e2d788f20cad66afef7e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cd6b12ee0a7f84935b0e2539d4835ef815c3e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc5e2d4dcf9fa63b00f3adf8f0c807d28bec8e75.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/457648bb736875edca7e254c9b27228805485b8f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a8add1d34f2ff26153d36ed46c0a579809de5fd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f387982785943e669a0f9be63629864313d14671.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.17-20700</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>