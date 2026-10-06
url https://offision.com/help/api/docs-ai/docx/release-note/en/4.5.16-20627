--- v0 (2026-09-15)
+++ v1 (2026-10-06)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8heu96p6-llmbtdcauiz_">
+      <w:hyperlink w:history="1" r:id="rIdduc-flkb39__yj7uwgues">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/release-notes/4.5.16-20627/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Find a booking without knowing its date</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The management calendar draws one period at a time, which is the wrong shape for the booking somebody is emailing you about — you had to know the date before you could look. A search pill now sits at the top right of the header, and typing opens live suggestions under Booking, Organizer and Resource. Paste the reference a colleague quoted and it goes straight there: BK0042, bk42, #42 and 42 are read as the same booking, and a reference belongs to the whole series, so it finds every date. Press Enter and the grid gives way to the full list of matches, with filter chips and a count above it.</w:t>
@@ -547,76 +547,76 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Flatten a floor and every map follows</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A flat map arrived last release, but only as a choice on one signage widget: every other screen showing the same floor stayed in perspective, and a second screen meant setting it again. The answer now lives with the plan. Open the floor in the map editor, switch to View angle, and View mode offers 3D or 2D top-down; save it and every surface that draws that floor follows — the app, lobby boards, wayfinding screens and signage. A flat map has no camera to orbit, so the panel offers Turn left, Turn right and Recenter instead, which is how you square a plan with the wall a screen hangs on. A widget that already picked its own projection keeps it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2800350"/>
+            <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-view-mode-card" descr="Flatten a floor and every map follows" title="Flatten a floor and every map follows"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2800350"/>
+                      <a:ext cx="5715000" cy="3495675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -638,76 +638,76 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cap a series, separately for each form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Series was capped at 50 by the app itself: nothing on the server held it, nobody could raise it, and the mode could not be switched off at all. Multiple booking is now a group on UI customization's booking forms, with a switch deciding whether Series is offered and a limit of 1 to 200 beneath it. Turning the switch off hides Series from the booking form, from the mobile mode menu and from the nudge that suggests it, rather than showing it greyed out. The portal's form and the manager console's are capped separately, so a console that needs longer series than the portal allows is a setting rather than a workaround.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2457450"/>
+            <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="ui-customization-series" descr="Cap a series, separately for each form" title="Cap a series, separately for each form"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2457450"/>
+                      <a:ext cx="5715000" cy="2876550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1301,51 +1301,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8heu96p6-llmbtdcauiz_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.16-20627/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f081469296dd13ecd5a2cb3e18f4f8f4ef8e927b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7fa50cbe74e5e74576d54b34f1108a198ae8ff6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e2e2c65cb9a1925b2bc5dfb3f32d5a7c2f85c76.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d00ecda5e72f54310f87f514c1fa6a7ba0784ac7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/117b72461c57363964d8430a83fe40a1eff45d04.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0183f16c94bbea93e5ad57276ebca74fb829153f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/395feb2f6845aa3918f805109d4175d61936427a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06b72bf9a9ed96d2bac26057d12f17d34ac65c23.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdduc-flkb39__yj7uwgues" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.16-20627/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14055d2c7bca36f2cc292f0059e63567928a247f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6405c38d9b5ce7d2ad18bcb1d00fc8a8e9715858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1093f5d12f088f17bf2ea293d9eb7e305dee674.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f4e4d7e8cbeee3ca022d074fd6eeb1f5cde1b35.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c093658a1d7f9315858ecb10938513c97655294d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d53c9b4cc7df3232e92c1ab5c212e2cb2efe2259.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8393bf27f7146cb18e8f320d23dbfae8374c940a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b57565b5ad1850e4fea01001bad6c99347b6603.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.16-20627</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>