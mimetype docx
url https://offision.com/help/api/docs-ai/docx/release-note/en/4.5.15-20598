--- v0 (2026-09-13)
+++ v1 (2026-10-06)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn6v2wsbzqgrmgdfgmwzuq">
+      <w:hyperlink w:history="1" r:id="rIdtbpo8ybitw7s7jykfmini">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/release-notes/4.5.15-20598/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Name the host in the import sheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A spreadsheet import had no way to name a host, so every booking arrived without one and somebody added it by hand afterwards. The template now carries a Host column — one address or several, separated by commas — sitting just after Organizer, and it appears wherever a room's booking form shows the Host field. The sheet is read by position rather than by heading, so a template downloaded before this release no longer lines up: take a fresh one from the dialog's first step.</w:t>
@@ -168,62 +168,62 @@
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/calendar (Management calendar)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Paste the list you already have</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Inviting a dozen people meant searching for them one at a time. Paste the recipient list instead — the field reads Outlook's Alex Wong &amp;lt;</w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdu0kimgpr8hd_jtija748e">
+        <w:t xml:space="preserve">Inviting a dozen people meant searching for them one at a time. Paste the recipient list instead — the field reads Outlook's Alex Wong </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdcqsj_40zzwgi_wc0brbo-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">alex@example.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">&amp;gt; form and splits on semicolons, commas, tabs or line breaks — and everybody is added at once. An address that matches no user is kept as an email-only attendee, and anything that is not an address stays in the box for you to fix.</w:t>
+        <w:t xml:space="preserve"> form and splits on semicolons, commas, tabs or line breaks — and everybody is added at once. An address that matches no user is kept as an email-only attendee, and anything that is not an address stays in the box for you to fix.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="914400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="rn-4-5-15-paste-attendees" descr="Paste the list you already have" title="Paste the list you already have"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1365,51 +1365,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn6v2wsbzqgrmgdfgmwzuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.15-20598/" TargetMode="External"/><Relationship Id="rIdu0kimgpr8hd_jtija748e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alex@example.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/10b70b593e3e761a66e2c1c8d031f9e16b0849e5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da07e9825420ec11774f7bc0c136959e689e5896.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6efe2ac6f6d45241db44c0f9aa54d0dff8aab1ad.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/247acd10e69bcdd73621c98faf070064e83dec20.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d617e9f930c98c4834a43c677f92be9d4bca456.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed3b61e6395cce1a1cf44ca2cc10511adf7c2fcd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25b88e9fa6302785808334632fc2f00f573335fb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtbpo8ybitw7s7jykfmini" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.15-20598/" TargetMode="External"/><Relationship Id="rIdcqsj_40zzwgi_wc0brbo-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alex@example.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86b046be53bc4e4091e620d0898c2fc4d9a2cacc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d93be85162ca8dbb74257b7d15fc9cb36319385.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bde240929e13ac7a20e6773cb569c7e27a396888.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b7ed5702929eeaa9a0cb6f818a6ff285a30dce5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/483f3ed7b71a955df6fd6aa8c8cc0cebb506a206.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a42bbd2e70450702119d74b355dc66c19734311.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c8cd3a446585866908462371d3e916b91bba1a1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.15-20598</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>