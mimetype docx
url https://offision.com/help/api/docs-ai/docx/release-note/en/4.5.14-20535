--- v0 (2026-09-07)
+++ v1 (2026-09-30)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2pbc6kbanvi1mdkodpy-c">
+      <w:hyperlink w:history="1" r:id="rIdtzj2t49nk0yi4envcv6ka">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/release-notes/4.5.14-20535/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Let people cancel a meeting they checked into</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Whether a booking could still be cancelled after check-in opened was fixed for everybody: one waiting for check-in always could, one already in use never could. Now the room decides. Its booking policy carries two switches: Allow cancel while waiting check-in, which is already on, and Allow cancel while in use, which is off until you turn it on. Cancel then joins Extend and End on the card of a meeting in progress.</w:t>
@@ -1995,51 +1995,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2pbc6kbanvi1mdkodpy-c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.14-20535/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cdb95fafb0df9be16bbb03d4a1f045a691bee35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e980bb9bc5097b2633afa8765c89000e11b2d40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e2fb26f0aa3180e34c25068f4c63c0b1676af6b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/340fad76ed41a0ab686270202e02b0e6f157e133.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2057c7364a4ff663d475b2b6fcce57bb2b55237e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/429a93a937f6cf5e0601c3c29568262e9c613447.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/513c72f9fbfd8edafc669cca7c3600cd4b198575.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/468581e35e889bf17d16866c255c2b753b6e4e67.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02388004879aeed664905f6efd088ca68d2219b2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7741c079f39edd76f4d568248c0711309d08ac47.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dfb908ff23795ec4b13641db210ef7c9a423386.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ecfa21bffab8639442a481ed7c18d577d7bf79e.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df2a83d859ffe7625642b2fefcd21d51d10e7374.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1abccddf223291ae0d911c0c5de4ffedb150c215.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtzj2t49nk0yi4envcv6ka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.14-20535/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cdb95fafb0df9be16bbb03d4a1f045a691bee35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e980bb9bc5097b2633afa8765c89000e11b2d40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e2fb26f0aa3180e34c25068f4c63c0b1676af6b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/340fad76ed41a0ab686270202e02b0e6f157e133.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2057c7364a4ff663d475b2b6fcce57bb2b55237e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/429a93a937f6cf5e0601c3c29568262e9c613447.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/513c72f9fbfd8edafc669cca7c3600cd4b198575.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18c2602df30e984bf6931a3eab14d18144e8e328.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02388004879aeed664905f6efd088ca68d2219b2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7741c079f39edd76f4d568248c0711309d08ac47.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dfb908ff23795ec4b13641db210ef7c9a423386.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ecfa21bffab8639442a481ed7c18d577d7bf79e.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df2a83d859ffe7625642b2fefcd21d51d10e7374.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1abccddf223291ae0d911c0c5de4ffedb150c215.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.14-20535</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>