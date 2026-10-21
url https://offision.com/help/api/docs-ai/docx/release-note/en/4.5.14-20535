--- v1 (2026-09-30)
+++ v2 (2026-10-21)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtzj2t49nk0yi4envcv6ka">
+      <w:hyperlink w:history="1" r:id="rId7141vla9f26ggtgf0dgpy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/release-notes/4.5.14-20535/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Let people cancel a meeting they checked into</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Whether a booking could still be cancelled after check-in opened was fixed for everybody: one waiting for check-in always could, one already in use never could. Now the room decides. Its booking policy carries two switches: Allow cancel while waiting check-in, which is already on, and Allow cancel while in use, which is off until you turn it on. Cancel then joins Extend and End on the card of a meeting in progress.</w:t>
@@ -1995,51 +1995,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtzj2t49nk0yi4envcv6ka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.14-20535/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cdb95fafb0df9be16bbb03d4a1f045a691bee35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e980bb9bc5097b2633afa8765c89000e11b2d40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e2fb26f0aa3180e34c25068f4c63c0b1676af6b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/340fad76ed41a0ab686270202e02b0e6f157e133.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2057c7364a4ff663d475b2b6fcce57bb2b55237e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/429a93a937f6cf5e0601c3c29568262e9c613447.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/513c72f9fbfd8edafc669cca7c3600cd4b198575.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18c2602df30e984bf6931a3eab14d18144e8e328.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02388004879aeed664905f6efd088ca68d2219b2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7741c079f39edd76f4d568248c0711309d08ac47.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dfb908ff23795ec4b13641db210ef7c9a423386.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ecfa21bffab8639442a481ed7c18d577d7bf79e.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df2a83d859ffe7625642b2fefcd21d51d10e7374.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1abccddf223291ae0d911c0c5de4ffedb150c215.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7141vla9f26ggtgf0dgpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.14-20535/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2316b1de501ef256b7b6c3868da4d7510f535cc0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09984e9b5ad80a2ab83dd4b4a3fc263a61fb3709.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2d386a4612a6ff1f87a7df3e4b9145a75a28793.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/256fbce585a00d403a7af6626feb537a82e80c3a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7bf6b99b065e1921231a01ce4bbc8f17dfd3eed.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec8f60062e8957e3b526ed6443cc05d3f20d4236.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f0e36e2d6768d9b5fe9921aa02c8d6a2c2d01cb.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/561b5270400f8398999629ecf44bb1c2300ddd18.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48fb402b2d87b78e1a16c2dec76cc4609d6081cc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d520e412b3c2b5d5ab2c99763b709cb07a824a45.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f98bd2bb41149a77a3919693791d22289fc90b64.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82b6abbf7c373fba322da801fedda34737e3a37f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/772e5dae76ac880a35ac59d21bd256fa35905fd3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dad851ba5e397017d3f8662c1c42e929d79165e5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.14-20535</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>