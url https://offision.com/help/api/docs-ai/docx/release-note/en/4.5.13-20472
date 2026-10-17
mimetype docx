--- v0 (2026-09-23)
+++ v1 (2026-10-17)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdslqqkkjjzvqbuwgkizwxc">
+      <w:hyperlink w:history="1" r:id="rIdpsz63a9cdi0cve3btizau">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/release-notes/4.5.13-20472/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Group usage by user group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The usage report could tell you who booked what and which department they sat in, but not which user groups — so the Finance-versus-Operations question meant exporting and regrouping by hand. Booking › Analytics › User resource usage now offers User group among its People fields: drag it into Rows or Columns and we rebuild the table, with a booking counted in every group its owner belongs to. Groups outside any category are included, which the per-category fields cannot reach. Needs the Analytics licence.</w:t>
@@ -2060,51 +2060,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdslqqkkjjzvqbuwgkizwxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.13-20472/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7cd3f0bae03e28b58633f1289229a51d32a17ec.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eaf4f22e5ad4919ce6c7822eca12a9b76481380f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce788e7adfd38ca3c360c2e3e4f03c9bbce99bc0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c35bbe4855241e447a2032f7ca563a3fd7d8aa0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81851887cfe3b6e1501454370c846862f015df57.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8340c4d3fef3f0f34cf1ab0556459e7d4ad5daca.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1a7b01066bf78a923c45980c051b73a227d2097.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1efd2fba4a065bed80dbb9ad696f1a0a2b67b5b9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c39f93aec834bd9410415dde4422a7f7cb485ae3.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a308cde2accf126b0e999771c987883ce1e53978.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/150ae2d1139b44e6aaca0c92627c1166ef9ee334.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebd27f45e0c37d503ef0ecba18d38b00d27d6ef3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ce0dc42e58a1caab4d69aec0242dd4402ea1b8e.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37db570058ac510587c3d82bf67d529d2cbea946.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e55e17f0f75cb11d0f9e57402eefd0dcf84dac35.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpsz63a9cdi0cve3btizau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.13-20472/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7727b33c0403fc35c25220bcf91f0185759311be.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6a9da4d0348b77469831e74efc6f7e6d74d4d96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d10cc352cf833c5a9ba5c4ca8ee87967003ce57.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60de91cd0574163bc08d64e9a5a05184e6af706f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d04c56b9cba9d1d3ec34184a8bb99bb97ab806d3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75d3e7705a1e1dfd4d11533a1d8b4e2c2016ce15.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ad268890f13a3db32b18004c864ab8440c6d1fa.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae65c3e41f5ffe825e90c870ab724820b0f9d6e1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/192b48ee88d7f5257cf5dfd80f07a6e0cb9ee22a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63eb7c0c013f6a555fb716960dc4a116f0836fca.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ff5e2cfa1654195e46243ff80e0b04037c46bb7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/baaa704fd5b071ce24123c66401e86c3201b6f4c.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/192185a0a4b033b0d8614b214eab60a25839dcad.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58d6fdd07e14392a5a955909cb9ed446eca890ee.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fc498676addd283509c5f9fb110b3912f117e2e.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.13-20472</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>