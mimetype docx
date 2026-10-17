--- v0 (2026-09-23)
+++ v1 (2026-10-17)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmqngdaa8_dptwc_grw0nc">
+      <w:hyperlink w:history="1" r:id="rIdwgmu_l5fu8cc79nmg0q8p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/release-notes/4.5.12-20399/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pick a time before a room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking a room used to mean picking one, checking it for a free hour, then trying the next. Now we offer you free slots first, and the room list narrows to what is free at that time. Custom time is still one tap away; your suggestions come from Booking › Setting, and you can override them per room.</w:t>
@@ -1913,51 +1913,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmqngdaa8_dptwc_grw0nc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.12-20399/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94106923f8bf9c3b3f5e58eb133604529ec62505.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e6dcbca47944e5aae5c8534e1fcb83171b3f79d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05ac2329d89aeae7ebd510119afd353ceac362d2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d72485571c32c856be536d887664e4b868aef92.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3294c748f58a6fb1278d7f7ec8c0b5110982a889.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63d6f7cc08ff8e531cf6b290aa8cca41aa12d5f2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7e6e9604b55e46da94f4ead0b17a46a04890b68.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/708e243bdf4e3fbdb5722dcb6da240eb1d63df08.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18cccc03f0905c1399e69413b93dd53420f0e2da.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca9beaa6cbb4b7c4f06c493b9cf42578149c7600.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96beecf7d1c6ab78870fc1f5c2c0aa9dc2da15e5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd7b06d2631928a59f90718354932cf3f70ae022.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab4900854a1e6d32abf50aad0126bb6e0df8eec9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwgmu_l5fu8cc79nmg0q8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/release-notes/4.5.12-20399/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3257130e363754dee27efaa75ebe360b290703c1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/033470ca584bc409bd25814600983039ad4a8424.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00d087b67ebe5864351de0c09b541e1e1632f403.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9178e7cb348b8be4a6953706b36702af7ca3606d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c476f43c3ee70a6d4c4f459c9c513dd9c869bafc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3dc7623232abdb4dc67fb539c420c5e10e48e34a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4729e0d739f135a5ed73c339b778b01d50b54c3d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1332ee58f8ec26d1dcf0b44a25e53b67c0cead8c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/671d1dcd2940cb7032455c7d2546b603857cd490.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b60bcd604efa45ebc68452c4ef14be6a1481eb2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a96af8ceeb945a6354fcc05b679dc4040e25fece.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19783caafe46e8c1e5eec7f7f0e3938407f2fd13.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e04bfb2c11ea779cf9a0b2058850e9c76db66a82.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 4.5.12-20399</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>