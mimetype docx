--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcpxaalr6787-xa9fgahxi">
+      <w:hyperlink w:history="1" r:id="rIdxy_fci6notua4bafi8krb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/write-a-visitor-survey/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">問卷是一份簡短的問題表，掛在某個訪問目的下的每一位訪客都要作答。它讓安全講習、
 健康申報、安全防護或背景審查聲明，或是保密協議出現在訪客面前，而不必靠接待處的誰
 記得去問。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -874,51 +874,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 掛到訪問目的上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在訪問目的把它選起來之前，問卷不會問任何人任何事。開啟訪問目的，前往
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自主登記與問卷</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">並勾選 — 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr3adju_hpkfvipfmkfvff">
+      <w:hyperlink w:history="1" r:id="rIdw9eimbjgbzzem2h3oafye">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 一個訪問目的可以掛好幾份，每一份都是獨立的一步。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「只問承辦商」正是靠這個範圍限定：把問卷放在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">承辦商</w:t>
@@ -1030,51 +1030,51 @@
       <w:r>
         <w:t xml:space="preserve">問卷做不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不能接收檔案。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 四種答案類型就是全部 — 沒有上傳。許可證或保險證明並不是訪客
 能在 Offision 任何地方附加的東西；請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzjb5-vtbwgxw6rqabedam">
+      <w:hyperlink w:history="1" r:id="rIdciztf04tk_f_nm4nvf3hd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問表格設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1084,84 +1084,84 @@
         <w:t xml:space="preserve"> 一筆答案只記在一次到訪上，不帶任何效期。沒有任何機制會發現
 去年的安全講習已經過時。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會拒絕任何人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有任何答案會擋下訪客證、觸發批准或阻止簽到 — 答案只被
 記錄，不被評斷。需要審核的到訪請使用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzr3ehnqr_atvbosfbscuj">
+      <w:hyperlink w:history="1" r:id="rId2dqyol_yga2uvdifp-2ol">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">邀請訪客前必須先經過批准</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 由人來決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">長期通行證會略過它。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 持長期通行證到訪會整個略過問卷與條款 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl3syyalkjem0ozgrcv9le">
+      <w:hyperlink w:history="1" r:id="rIduzffj6shxvmiydj6vtoud">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">給承辦商一張長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。若某位承辦商
 必須每次重新確認安全講習，請照一般方式邀請，不要發長期通行證。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1587,51 +1587,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcpxaalr6787-xa9fgahxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdr3adju_hpkfvipfmkfvff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdzjb5-vtbwgxw6rqabedam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdzr3ehnqr_atvbosfbscuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdl3syyalkjem0ozgrcv9le" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ed438ecfba6b1311acade41c67c4a686d2bad47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d43ef8d2b7773948b86289e75b7e315b64406a1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxy_fci6notua4bafi8krb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdw9eimbjgbzzem2h3oafye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdciztf04tk_f_nm4nvf3hd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId2dqyol_yga2uvdifp-2ol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIduzffj6shxvmiydj6vtoud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/379d75dd7bd05c2d0b5f7007cb8e152a1d0ebae4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2344faa36d5176cac916fddb57330df41f5be34f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建立訪客問卷</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>