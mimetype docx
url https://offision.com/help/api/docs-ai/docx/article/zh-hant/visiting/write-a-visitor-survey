--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxy_fci6notua4bafi8krb">
+      <w:hyperlink w:history="1" r:id="rIdokzfnyeaopgha8cdxuaei">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/write-a-visitor-survey/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">問卷是一份簡短的問題表，掛在某個訪問目的下的每一位訪客都要作答。它讓安全講習、
 健康申報、安全防護或背景審查聲明，或是保密協議出現在訪客面前，而不必靠接待處的誰
 記得去問。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -874,51 +874,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 掛到訪問目的上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在訪問目的把它選起來之前，問卷不會問任何人任何事。開啟訪問目的，前往
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自主登記與問卷</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">並勾選 — 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw9eimbjgbzzem2h3oafye">
+      <w:hyperlink w:history="1" r:id="rIdjfjqu7bk4xd6olvrkjpxf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 一個訪問目的可以掛好幾份，每一份都是獨立的一步。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「只問承辦商」正是靠這個範圍限定：把問卷放在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">承辦商</w:t>
@@ -1030,51 +1030,51 @@
       <w:r>
         <w:t xml:space="preserve">問卷做不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不能接收檔案。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 四種答案類型就是全部 — 沒有上傳。許可證或保險證明並不是訪客
 能在 Offision 任何地方附加的東西；請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdciztf04tk_f_nm4nvf3hd">
+      <w:hyperlink w:history="1" r:id="rIdalgqz-ktdhi46b8djznkr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問表格設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1084,84 +1084,84 @@
         <w:t xml:space="preserve"> 一筆答案只記在一次到訪上，不帶任何效期。沒有任何機制會發現
 去年的安全講習已經過時。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會拒絕任何人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有任何答案會擋下訪客證、觸發批准或阻止簽到 — 答案只被
 記錄，不被評斷。需要審核的到訪請使用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2dqyol_yga2uvdifp-2ol">
+      <w:hyperlink w:history="1" r:id="rId3ozztkit4rcetonffsdhl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">邀請訪客前必須先經過批准</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 由人來決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">長期通行證會略過它。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 持長期通行證到訪會整個略過問卷與條款 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduzffj6shxvmiydj6vtoud">
+      <w:hyperlink w:history="1" r:id="rIdf-8x3lhi4kooixjx6doxh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">給承辦商一張長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。若某位承辦商
 必須每次重新確認安全講習，請照一般方式邀請，不要發長期通行證。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1587,51 +1587,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxy_fci6notua4bafi8krb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdw9eimbjgbzzem2h3oafye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdciztf04tk_f_nm4nvf3hd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId2dqyol_yga2uvdifp-2ol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIduzffj6shxvmiydj6vtoud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/379d75dd7bd05c2d0b5f7007cb8e152a1d0ebae4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2344faa36d5176cac916fddb57330df41f5be34f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdokzfnyeaopgha8cdxuaei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdjfjqu7bk4xd6olvrkjpxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdalgqz-ktdhi46b8djznkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId3ozztkit4rcetonffsdhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdf-8x3lhi4kooixjx6doxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/379d75dd7bd05c2d0b5f7007cb8e152a1d0ebae4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2344faa36d5176cac916fddb57330df41f5be34f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建立訪客問卷</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>