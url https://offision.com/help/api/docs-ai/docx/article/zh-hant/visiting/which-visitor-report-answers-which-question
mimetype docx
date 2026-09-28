--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪個訪客報告回答哪個問題</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">從你想問的問題 — 來了多少訪客、現在誰在館內、誰沒有到、該把哪一天的記錄交給 保安 — 對應到回答它的那一頁，連同每一頁用什麼篩選、哪些可以匯出。</w:t>
+        <w:t xml:space="preserve">從你想問的問題 — 來了多少訪客、現在誰在館內、誰沒有到、該把哪一天的記錄交給保安 — 對應到回答它的那一頁，連同每一頁用什麼篩選、哪些可以匯出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdehahlcypmxt5is2sodkjt">
+      <w:hyperlink w:history="1" r:id="rId5sblztnsmoj0etecyw3k9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/which-visitor-report-answers-which-question/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客模組裡有六、七頁看起來都像「訪客報告」，但沒有一頁就是「訪客報告」。每一頁
 回答的問題不同，所以從問題出發，打開為它而設的那一頁。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資訊主頁</w:t>
@@ -199,495 +199,560 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">資訊主頁 — 四個數字，下面是圖表。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1273"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4493"/>
+        <w:gridCol w:w="1179"/>
+        <w:gridCol w:w="4021"/>
+        <w:gridCol w:w="4160"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1273"/>
+            <w:tcW w:type="dxa" w:w="1179"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">你的問題</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3594"/>
+            <w:tcW w:type="dxa" w:w="4021"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">打開</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4493"/>
+            <w:tcW w:type="dxa" w:w="4160"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">得到什麼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1273"/>
+            <w:tcW w:type="dxa" w:w="1179"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這段期間的訪客情況如何？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3594"/>
-[...5 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rIdjpsm8nuay-yo0izi4hmst">
+            <w:tcW w:type="dxa" w:w="4021"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdmbqe_yc2qtpo3xtydfh2e">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">資訊主頁</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4493"/>
+            <w:tcW w:type="dxa" w:w="4160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">四個數字 — 總數、在館、已離開、未到訪 — 連比率和對上一期間的趨勢，然後是圖表：每日訪客、大樓分類、常客與邀請人、目的分佈、已邀請對即場登記。不能匯出。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1273"/>
+            <w:tcW w:type="dxa" w:w="1179"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">我要把某一天的訪客名單存成檔案。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3594"/>
-[...5 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId2wrotwobbeqdtxxrytq75">
+            <w:tcW w:type="dxa" w:w="4021"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIda65o_pyfov_z7frarwwxj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">每日訪客報告</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4493"/>
+            <w:tcW w:type="dxa" w:w="4160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一天的每位訪客一列 — 時間、狀態、簽到與離開時間、邀請人、目的 — 用</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">下載</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">存成 Excel 或 PDF。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1273"/>
+            <w:tcW w:type="dxa" w:w="1179"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">現在正發生什麼？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3594"/>
+            <w:tcW w:type="dxa" w:w="4021"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">概覽</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4493"/>
+            <w:tcW w:type="dxa" w:w="4160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">快速檢視卡片：誰在館內（包括逾期逗留）、今天的進度、本期摘要、快到期的長期證。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1273"/>
+            <w:tcW w:type="dxa" w:w="1179"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">我要搜尋、篩選原始到訪記錄。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3594"/>
+            <w:tcW w:type="dxa" w:w="4021"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">訪客證</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4493"/>
+            <w:tcW w:type="dxa" w:w="4160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">上面一切背後的清單 — 一證一列、批次操作、Excel 匯出。見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdx3suxnlp2_shmzsquvpju">
+            <w:hyperlink w:history="1" r:id="rIdbv2keg63rjkzywttm_p02">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">尋找訪客記錄</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1273"/>
+            <w:tcW w:type="dxa" w:w="1179"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">我只要到訪本身，做成試算表。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4021"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdep3mcpqkit_9paqky1r70">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">訪問日曆</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> › </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">匯出</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4160"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">不是報表：畫面上的到訪，依大廈、房間或到訪分組，你挑的每個欄位各一欄，XLSX 或 CSV。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1179"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">誰在什麼時候對哪次到訪做了什麼？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3594"/>
+            <w:tcW w:type="dxa" w:w="4021"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">紀錄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4493"/>
+            <w:tcW w:type="dxa" w:w="4160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每次到訪的每個動作。選日期範圍後下載 Excel — 檔案跟著你顯示中的欄位。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1273"/>
+            <w:tcW w:type="dxa" w:w="1179"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">把數字寄給我，我不登入。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3594"/>
-[...5 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId8cfh9tg1kdqguwhwpiiog">
+            <w:tcW w:type="dxa" w:w="4021"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdtrcfti5hmrermgem2d8hr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">郵件報表</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4493"/>
+            <w:tcW w:type="dxa" w:w="4160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">不是檢視器，是訂閱：每天、每週或每月把即將到來的訪客預報寄出。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1273"/>
+            <w:tcW w:type="dxa" w:w="1179"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一邊管理行事曆，一邊看今天的進度？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3594"/>
+            <w:tcW w:type="dxa" w:w="4021"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">訪客邀請</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4493"/>
+            <w:tcW w:type="dxa" w:w="4160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">行事曆自己的一列方塊 — 預期、在館、已離開、需要注意 — 同時也是下方行事曆的篩選。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待櫃檯有自己的當日檢視，以及把目前在大樓內所有人一鍵匯出的功能，都在接待員
 的主頁上。那部分屬於</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdprsrqybcjcrl5oga3wh7t">
+      <w:hyperlink w:history="1" r:id="rId12pxytxapkqi6mqqc4nux">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">接待員指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2552700"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-quick-view-zh-hant" descr="概覽 — 快速檢視卡片就是「現在」的報告。" title="概覽 — 快速檢視卡片就是「現在」的報告。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1373,51 +1438,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdehahlcypmxt5is2sodkjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdjpsm8nuay-yo0izi4hmst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rId2wrotwobbeqdtxxrytq75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdx3suxnlp2_shmzsquvpju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId8cfh9tg1kdqguwhwpiiog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-visitor-forecast/" TargetMode="External"/><Relationship Id="rIdprsrqybcjcrl5oga3wh7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/reception/export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27c76a679782c25e125d6bf54f72073c51a5f9d5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ea6d9ed1464407fc01359ebd23846c60c7ea9c0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5sblztnsmoj0etecyw3k9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdmbqe_yc2qtpo3xtydfh2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIda65o_pyfov_z7frarwwxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdbv2keg63rjkzywttm_p02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdep3mcpqkit_9paqky1r70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdtrcfti5hmrermgem2d8hr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-visitor-forecast/" TargetMode="External"/><Relationship Id="rId12pxytxapkqi6mqqc4nux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/reception/export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27c76a679782c25e125d6bf54f72073c51a5f9d5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ea6d9ed1464407fc01359ebd23846c60c7ea9c0.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>哪個訪客報告回答哪個問題</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>