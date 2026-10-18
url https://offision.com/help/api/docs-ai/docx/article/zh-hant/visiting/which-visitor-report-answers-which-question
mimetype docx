--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5sblztnsmoj0etecyw3k9">
+      <w:hyperlink w:history="1" r:id="rIdotnh9xwdjvlxwqcty3i5x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/which-visitor-report-answers-which-question/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客模組裡有六、七頁看起來都像「訪客報告」，但沒有一頁就是「訪客報告」。每一頁
 回答的問題不同，所以從問題出發，打開為它而設的那一頁。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資訊主頁</w:t>
@@ -288,102 +288,102 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1179"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這段期間的訪客情況如何？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4021"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdmbqe_yc2qtpo3xtydfh2e">
+            <w:hyperlink w:history="1" r:id="rId6zy7gjwagz4fhwgpwb8xo">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">資訊主頁</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">四個數字 — 總數、在館、已離開、未到訪 — 連比率和對上一期間的趨勢，然後是圖表：每日訪客、大樓分類、常客與邀請人、目的分佈、已邀請對即場登記。不能匯出。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1179"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">我要把某一天的訪客名單存成檔案。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4021"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIda65o_pyfov_z7frarwwxj">
+            <w:hyperlink w:history="1" r:id="rId8_lswsx-fqvwjrxchr-zb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">每日訪客報告</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一天的每位訪客一列 — 時間、狀態、簽到與離開時間、邀請人、目的 — 用</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -468,90 +468,90 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">訪客證</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">上面一切背後的清單 — 一證一列、批次操作、Excel 匯出。見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbv2keg63rjkzywttm_p02">
+            <w:hyperlink w:history="1" r:id="rId8udms29_l5mm1e0yfcwfr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">尋找訪客記錄</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1179"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">我只要到訪本身，做成試算表。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4021"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdep3mcpqkit_9paqky1r70">
+            <w:hyperlink w:history="1" r:id="rIdacewtkbcbbrywzeu4d3qw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪問日曆</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> › </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">匯出</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -620,51 +620,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1179"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">把數字寄給我，我不登入。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4021"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdtrcfti5hmrermgem2d8hr">
+            <w:hyperlink w:history="1" r:id="rIdsq2apuvc9khpz3gfajwre">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">郵件報表</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">不是檢視器，是訂閱：每天、每週或每月把即將到來的訪客預報寄出。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -708,51 +708,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">行事曆自己的一列方塊 — 預期、在館、已離開、需要注意 — 同時也是下方行事曆的篩選。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待櫃檯有自己的當日檢視，以及把目前在大樓內所有人一鍵匯出的功能，都在接待員
 的主頁上。那部分屬於</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId12pxytxapkqi6mqqc4nux">
+      <w:hyperlink w:history="1" r:id="rIdvhl4dlmv0jbbbpckixs2i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">接待員指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2552700"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-quick-view-zh-hant" descr="概覽 — 快速檢視卡片就是「現在」的報告。" title="概覽 — 快速檢視卡片就是「現在」的報告。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1438,51 +1438,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5sblztnsmoj0etecyw3k9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdmbqe_yc2qtpo3xtydfh2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIda65o_pyfov_z7frarwwxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdbv2keg63rjkzywttm_p02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdep3mcpqkit_9paqky1r70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdtrcfti5hmrermgem2d8hr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-visitor-forecast/" TargetMode="External"/><Relationship Id="rId12pxytxapkqi6mqqc4nux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/reception/export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27c76a679782c25e125d6bf54f72073c51a5f9d5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ea6d9ed1464407fc01359ebd23846c60c7ea9c0.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdotnh9xwdjvlxwqcty3i5x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rId6zy7gjwagz4fhwgpwb8xo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rId8_lswsx-fqvwjrxchr-zb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId8udms29_l5mm1e0yfcwfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdacewtkbcbbrywzeu4d3qw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdsq2apuvc9khpz3gfajwre" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-visitor-forecast/" TargetMode="External"/><Relationship Id="rIdvhl4dlmv0jbbbpckixs2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/reception/export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b239ee3fbbfe07a1c4b57666692ac067a00ea1d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98f05c23c4a4ae6e34ebf19ec2bcb43cf883ecc9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>哪個訪客報告回答哪個問題</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>