--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdotnh9xwdjvlxwqcty3i5x">
+      <w:hyperlink w:history="1" r:id="rId0sgy762z_ghp92ykwhmej">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/which-visitor-report-answers-which-question/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客模組裡有六、七頁看起來都像「訪客報告」，但沒有一頁就是「訪客報告」。每一頁
 回答的問題不同，所以從問題出發，打開為它而設的那一頁。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資訊主頁</w:t>
@@ -288,102 +288,102 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1179"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這段期間的訪客情況如何？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4021"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId6zy7gjwagz4fhwgpwb8xo">
+            <w:hyperlink w:history="1" r:id="rIdvlxlikfv0cawzza0fy6h8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">資訊主頁</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">四個數字 — 總數、在館、已離開、未到訪 — 連比率和對上一期間的趨勢，然後是圖表：每日訪客、大樓分類、常客與邀請人、目的分佈、已邀請對即場登記。不能匯出。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1179"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">我要把某一天的訪客名單存成檔案。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4021"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId8_lswsx-fqvwjrxchr-zb">
+            <w:hyperlink w:history="1" r:id="rIdxizkksvor6rfcas-pguvi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">每日訪客報告</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一天的每位訪客一列 — 時間、狀態、簽到與離開時間、邀請人、目的 — 用</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -468,90 +468,90 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">訪客證</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">上面一切背後的清單 — 一證一列、批次操作、Excel 匯出。見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId8udms29_l5mm1e0yfcwfr">
+            <w:hyperlink w:history="1" r:id="rIddotbqbtafgxcn9bamjqva">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">尋找訪客記錄</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1179"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">我只要到訪本身，做成試算表。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4021"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdacewtkbcbbrywzeu4d3qw">
+            <w:hyperlink w:history="1" r:id="rIdp-cilbfhq5eb6clwyzqbw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪問日曆</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> › </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">匯出</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -620,51 +620,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1179"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">把數字寄給我，我不登入。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4021"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdsq2apuvc9khpz3gfajwre">
+            <w:hyperlink w:history="1" r:id="rId7kqpudrmnkcz_9pn76it4">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">郵件報表</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">不是檢視器，是訂閱：每天、每週或每月把即將到來的訪客預報寄出。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -708,51 +708,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">行事曆自己的一列方塊 — 預期、在館、已離開、需要注意 — 同時也是下方行事曆的篩選。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待櫃檯有自己的當日檢視，以及把目前在大樓內所有人一鍵匯出的功能，都在接待員
 的主頁上。那部分屬於</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvhl4dlmv0jbbbpckixs2i">
+      <w:hyperlink w:history="1" r:id="rIdrlgenrbbnvflwt_e4mksu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">接待員指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2552700"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-quick-view-zh-hant" descr="概覽 — 快速檢視卡片就是「現在」的報告。" title="概覽 — 快速檢視卡片就是「現在」的報告。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1438,51 +1438,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdotnh9xwdjvlxwqcty3i5x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rId6zy7gjwagz4fhwgpwb8xo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rId8_lswsx-fqvwjrxchr-zb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId8udms29_l5mm1e0yfcwfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdacewtkbcbbrywzeu4d3qw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdsq2apuvc9khpz3gfajwre" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-visitor-forecast/" TargetMode="External"/><Relationship Id="rIdvhl4dlmv0jbbbpckixs2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/reception/export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b239ee3fbbfe07a1c4b57666692ac067a00ea1d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98f05c23c4a4ae6e34ebf19ec2bcb43cf883ecc9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0sgy762z_ghp92ykwhmej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdvlxlikfv0cawzza0fy6h8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdxizkksvor6rfcas-pguvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIddotbqbtafgxcn9bamjqva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdp-cilbfhq5eb6clwyzqbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7kqpudrmnkcz_9pn76it4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-visitor-forecast/" TargetMode="External"/><Relationship Id="rIdrlgenrbbnvflwt_e4mksu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/reception/export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b239ee3fbbfe07a1c4b57666692ac067a00ea1d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98f05c23c4a4ae6e34ebf19ec2bcb43cf883ecc9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>哪個訪客報告回答哪個問題</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>