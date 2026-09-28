--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證從哪一天開始生效、哪一天失效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">訪客證電郵可以提早幾天甚至幾星期寄出，但上面的代碼只在到訪當天有效。訪客早到或 遲到時各個入口會怎樣回應，以及他們可以提早做的事。</w:t>
+        <w:t xml:space="preserve">訪客證電郵可以提早幾天甚至幾星期寄出，但上面的代碼只在到訪當天有效。訪客早到或遲到時各個入口會怎樣回應，以及他們可以提早做的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdacrfqcjkl8emyy17apoyn">
+      <w:hyperlink w:history="1" r:id="rIdvyxahrkwg6sqfkmqkvmaa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/when-a-visitor-badge-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證電郵在到訪之前就會寄出——預設是 7 天前的 17:00，設定得夠遠的話最多可以提早
 365 天。裡面的代碼那時候還不能用。訪客證只在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到訪當天</w:t>
@@ -378,51 +378,51 @@
         <w:t xml:space="preserve">。
 如果訪問規則設定了替你收尾，當晚訪客證會記錄為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">未到訪</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">；如果訪客有簽到過，
 則記錄為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已離開</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxucqu6kl0o-je1ypff_v6">
+      <w:hyperlink w:history="1" r:id="rIdydaffcn3zzblz99srfpdg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在每天固定時間自動為訪客簽出</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">決定的是接待處，不是掃描器:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 早到本身不是需要修理的錯誤。想讓人提早一天進來，接待處會把他登記為即時訪客；寄給
@@ -442,176 +442,218 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">提早寄出訪客證買到的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預先登記</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的時間，不是提早進場。只要</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">啟用訪客預先註冊
 頁面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是開啟的，電郵裡就會有一條連結：訪客一收到就可以填自己的資料、接受條款、
-回答問卷，到達時接待處已經沒有東西要打。</w:t>
+回答</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪問之前</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">的問卷，到達時接待處已經沒有東西要打。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這一頁問的就只有這些。它沒有訪問表格的欄位，也沒有上傳控制項，所以任何需要在訪客
+出發前取得的東西，都必須是</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9d-yypoulmij11fuf5qoh">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">問卷題目</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">而不是
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIduuhtldk4b0dknwlfkgh9v">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">訪問表格欄位</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> — 而文件根本無法向他們收取。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (訪客管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">需要一張證用上很多天時</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">那就是長期通行證：一個代碼，在你設定的期間內每一天都有效，也可以完全不設限期。
 承辦商、清潔公司、代理商派來的工程師拿的是這個，而不是每次到訪一個邀請——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdljd_92wrdyheqfwsnku2r">
+      <w:hyperlink w:history="1" r:id="rIdpz0rzcixsouit_fqqgitv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為承辦商發出訪客長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不控制的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電郵寄出的日期。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">發送訪客證時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只會移動電郵，其他不變。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdai3ducdm5izttc-tpwx5q">
+      <w:hyperlink w:history="1" r:id="rIdon721mdzcqflfiwfkcwb-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證設置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">批核。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 仍在等待批核的到訪，即使當天也不放行，並顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">此到訪尚待批准</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz_unzuiaynch2twqwqnvk">
+      <w:hyperlink w:history="1" r:id="rIduree_qljbkl_v0wmrdojw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在訪客收到邀請之前先要批核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -619,51 +661,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪客證是在大堂識別身分，本身不會開任何門。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客 WiFi。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那些帳號密碼在簽到時才產生、簽出時失效，所以同樣不可能提早使用。
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddzjocgabkcvvv-3tauuiu">
+      <w:hyperlink w:history="1" r:id="rIdy_gkhkgoraajpa1p7jvpk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客如何連上網路</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1088,51 +1130,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdacrfqcjkl8emyy17apoyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdxucqu6kl0o-je1ypff_v6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdljd_92wrdyheqfwsnku2r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdai3ducdm5izttc-tpwx5q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdz_unzuiaynch2twqwqnvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIddzjocgabkcvvv-3tauuiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvyxahrkwg6sqfkmqkvmaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdydaffcn3zzblz99srfpdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rId9d-yypoulmij11fuf5qoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIduuhtldk4b0dknwlfkgh9v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdpz0rzcixsouit_fqqgitv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdon721mdzcqflfiwfkcwb-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIduree_qljbkl_v0wmrdojw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdy_gkhkgoraajpa1p7jvpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪客證從哪一天開始生效、哪一天失效</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>