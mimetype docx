--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvyxahrkwg6sqfkmqkvmaa">
+      <w:hyperlink w:history="1" r:id="rIdmrta0g1ytgbbhfe-h021j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/when-a-visitor-badge-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證電郵在到訪之前就會寄出——預設是 7 天前的 17:00，設定得夠遠的話最多可以提早
 365 天。裡面的代碼那時候還不能用。訪客證只在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到訪當天</w:t>
@@ -378,51 +378,51 @@
         <w:t xml:space="preserve">。
 如果訪問規則設定了替你收尾，當晚訪客證會記錄為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">未到訪</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">；如果訪客有簽到過，
 則記錄為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已離開</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdydaffcn3zzblz99srfpdg">
+      <w:hyperlink w:history="1" r:id="rId5rizpt-xvi5sfhjqagq7r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在每天固定時間自動為訪客簽出</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">決定的是接待處，不是掃描器:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 早到本身不是需要修理的錯誤。想讓人提早一天進來，接待處會把他登記為即時訪客；寄給
@@ -463,197 +463,197 @@
 頁面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是開啟的，電郵裡就會有一條連結：訪客一收到就可以填自己的資料、接受條款、
 回答</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問之前</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的問卷，到達時接待處已經沒有東西要打。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁問的就只有這些。它沒有訪問表格的欄位，也沒有上傳控制項，所以任何需要在訪客
 出發前取得的東西，都必須是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9d-yypoulmij11fuf5qoh">
+      <w:hyperlink w:history="1" r:id="rIdetdj0woapn4nuompmqhp1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">問卷題目</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">而不是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduuhtldk4b0dknwlfkgh9v">
+      <w:hyperlink w:history="1" r:id="rIdrut5n8o-49kibr-tglo0a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問表格欄位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 而文件根本無法向他們收取。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (訪客管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">需要一張證用上很多天時</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">那就是長期通行證：一個代碼，在你設定的期間內每一天都有效，也可以完全不設限期。
 承辦商、清潔公司、代理商派來的工程師拿的是這個，而不是每次到訪一個邀請——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpz0rzcixsouit_fqqgitv">
+      <w:hyperlink w:history="1" r:id="rIdmzlnl4r98vldq1wf8izbe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為承辦商發出訪客長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不控制的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電郵寄出的日期。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">發送訪客證時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只會移動電郵，其他不變。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdon721mdzcqflfiwfkcwb-">
+      <w:hyperlink w:history="1" r:id="rIdq1hsmvjhiphwsa1tb77u9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證設置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">批核。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 仍在等待批核的到訪，即使當天也不放行，並顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">此到訪尚待批准</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduree_qljbkl_v0wmrdojw">
+      <w:hyperlink w:history="1" r:id="rId7s9cuztshpj7kdibdnz5u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在訪客收到邀請之前先要批核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -661,51 +661,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪客證是在大堂識別身分，本身不會開任何門。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客 WiFi。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那些帳號密碼在簽到時才產生、簽出時失效，所以同樣不可能提早使用。
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy_gkhkgoraajpa1p7jvpk">
+      <w:hyperlink w:history="1" r:id="rIduc--mutcbxflhfiuvf9ac">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客如何連上網路</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1130,51 +1130,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvyxahrkwg6sqfkmqkvmaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdydaffcn3zzblz99srfpdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rId9d-yypoulmij11fuf5qoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIduuhtldk4b0dknwlfkgh9v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdpz0rzcixsouit_fqqgitv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdon721mdzcqflfiwfkcwb-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIduree_qljbkl_v0wmrdojw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdy_gkhkgoraajpa1p7jvpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmrta0g1ytgbbhfe-h021j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId5rizpt-xvi5sfhjqagq7r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdetdj0woapn4nuompmqhp1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdrut5n8o-49kibr-tglo0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdmzlnl4r98vldq1wf8izbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdq1hsmvjhiphwsa1tb77u9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rId7s9cuztshpj7kdibdnz5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIduc--mutcbxflhfiuvf9ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪客證從哪一天開始生效、哪一天失效</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>