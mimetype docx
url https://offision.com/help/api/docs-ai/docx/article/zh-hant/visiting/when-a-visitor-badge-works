--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmrta0g1ytgbbhfe-h021j">
+      <w:hyperlink w:history="1" r:id="rId4h1yuj9y64anvle9oydkw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/when-a-visitor-badge-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證電郵在到訪之前就會寄出——預設是 7 天前的 17:00，設定得夠遠的話最多可以提早
 365 天。裡面的代碼那時候還不能用。訪客證只在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到訪當天</w:t>
@@ -378,51 +378,51 @@
         <w:t xml:space="preserve">。
 如果訪問規則設定了替你收尾，當晚訪客證會記錄為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">未到訪</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">；如果訪客有簽到過，
 則記錄為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已離開</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5rizpt-xvi5sfhjqagq7r">
+      <w:hyperlink w:history="1" r:id="rIdh2vbtfq3t9sssgxr-9rrd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在每天固定時間自動為訪客簽出</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">決定的是接待處，不是掃描器:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 早到本身不是需要修理的錯誤。想讓人提早一天進來，接待處會把他登記為即時訪客；寄給
@@ -463,197 +463,197 @@
 頁面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是開啟的，電郵裡就會有一條連結：訪客一收到就可以填自己的資料、接受條款、
 回答</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問之前</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的問卷，到達時接待處已經沒有東西要打。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁問的就只有這些。它沒有訪問表格的欄位，也沒有上傳控制項，所以任何需要在訪客
 出發前取得的東西，都必須是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdetdj0woapn4nuompmqhp1">
+      <w:hyperlink w:history="1" r:id="rIdpkf3m03bnoumtsbmrpvct">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">問卷題目</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">而不是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrut5n8o-49kibr-tglo0a">
+      <w:hyperlink w:history="1" r:id="rIdbrsbij9bcvjj7r1nyxv3w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問表格欄位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 而文件根本無法向他們收取。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (訪客管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">需要一張證用上很多天時</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">那就是長期通行證：一個代碼，在你設定的期間內每一天都有效，也可以完全不設限期。
 承辦商、清潔公司、代理商派來的工程師拿的是這個，而不是每次到訪一個邀請——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmzlnl4r98vldq1wf8izbe">
+      <w:hyperlink w:history="1" r:id="rIdeykcerho7xvwlchkojujj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為承辦商發出訪客長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不控制的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電郵寄出的日期。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">發送訪客證時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只會移動電郵，其他不變。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq1hsmvjhiphwsa1tb77u9">
+      <w:hyperlink w:history="1" r:id="rIdq4bj5srowahkpwp0ebray">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證設置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">批核。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 仍在等待批核的到訪，即使當天也不放行，並顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">此到訪尚待批准</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7s9cuztshpj7kdibdnz5u">
+      <w:hyperlink w:history="1" r:id="rIdsswb55z8gwr1var9bd8bi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在訪客收到邀請之前先要批核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -661,51 +661,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪客證是在大堂識別身分，本身不會開任何門。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客 WiFi。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那些帳號密碼在簽到時才產生、簽出時失效，所以同樣不可能提早使用。
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduc--mutcbxflhfiuvf9ac">
+      <w:hyperlink w:history="1" r:id="rIdjt3aqokju07ydegyjm-6l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客如何連上網路</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1130,51 +1130,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmrta0g1ytgbbhfe-h021j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId5rizpt-xvi5sfhjqagq7r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdetdj0woapn4nuompmqhp1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdrut5n8o-49kibr-tglo0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdmzlnl4r98vldq1wf8izbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdq1hsmvjhiphwsa1tb77u9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rId7s9cuztshpj7kdibdnz5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIduc--mutcbxflhfiuvf9ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4h1yuj9y64anvle9oydkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdh2vbtfq3t9sssgxr-9rrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdpkf3m03bnoumtsbmrpvct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdbrsbij9bcvjj7r1nyxv3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdeykcerho7xvwlchkojujj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdq4bj5srowahkpwp0ebray" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdsswb55z8gwr1var9bd8bi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdjt3aqokju07ydegyjm-6l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪客證從哪一天開始生效、哪一天失效</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>