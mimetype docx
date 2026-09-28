--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">什麼是訪問地點</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">訪問地點不是另外建立的東西，而是你開放給訪客的「建築物」本身；其下的樓層、房間和 停車位逐一開放。一個地點帶著什麼：它的訪問規則、開放時間與時區、接待員、本月訪客 數量 — 以及大堂螢幕如何知道自己迎接哪個地點。</w:t>
+        <w:t xml:space="preserve">訪問地點不是另外建立的東西，而是你開放給訪客的「建築物」本身；其下的樓層、房間和停車位逐一開放。一個地點帶著什麼：它的訪問規則、開放時間與時區、接待員、本月訪客數量 — 以及大堂螢幕如何知道自己迎接哪個地點。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo5wcnmu8qyeoj_3hvf811">
+      <w:hyperlink w:history="1" r:id="rIdx0vg4s7r1ff2mr7zg29ye">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/what-is-a-visiting-location/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問地點</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不是另外建立的東西</w:t>
       </w:r>
@@ -390,60 +390,60 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">勾選建築物的一列，右側面板就會顯示這個地點決定的一切：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問規則</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — 在這裡訪問的規矩：批核、車輛、訪客證編號的處理。規則可掛在
-[...3 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIda8ftzdmq0_ynzoaqk5wgh">
+        <w:t xml:space="preserve"> — 在這裡訪問的規矩：批核、車輛、訪客證編號的處理，以及訪客抵達時
+要不要通知受訪者。規則可掛在建築物、樓層或房間上，以最具體的一個為準。每一個
+欄位都在</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId037_wbycp4qu21wlpqmia">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">在訪客收到邀請之前先要批核</w:t>
+          <w:t xml:space="preserve">訪問規則設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開放時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
@@ -626,115 +626,115 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地點不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客被問什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 問題、照片和問卷來自</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdayd5defnl5hj1oansi9pd">
+      <w:hyperlink w:history="1" r:id="rId51onwdbmdqwken3jpte4i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 不是地點。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客證的外觀。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId__xitunlcvefcyygfaeqs">
+      <w:hyperlink w:history="1" r:id="rIdixyp1wh_fxrdzwmwcezp0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">是全公司
 一套。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">邀請表單的地區號碼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那也是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdva_gnv9y3hb8cvvt-kups">
+      <w:hyperlink w:history="1" r:id="rIdkgssf882gttuyc1nxkseq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">全公司的設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (訪問地點)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1172,51 +1172,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo5wcnmu8qyeoj_3hvf811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIda8ftzdmq0_ynzoaqk5wgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdayd5defnl5hj1oansi9pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rId__xitunlcvefcyygfaeqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdva_gnv9y3hb8cvvt-kups" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ceff8955fff73daa66f49d8f9667540d58b8b66.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e5d1eba5a6dd12cff094db55fedbe7cae6feb1a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d8f9aa58285553db331db18fadce0a75310733b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a76d8428253eea0ec5c7866b945d5a92d78156a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx0vg4s7r1ff2mr7zg29ye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rId037_wbycp4qu21wlpqmia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId51onwdbmdqwken3jpte4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdixyp1wh_fxrdzwmwcezp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdkgssf882gttuyc1nxkseq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ceff8955fff73daa66f49d8f9667540d58b8b66.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e5d1eba5a6dd12cff094db55fedbe7cae6feb1a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d8f9aa58285553db331db18fadce0a75310733b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a76d8428253eea0ec5c7866b945d5a92d78156a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>什麼是訪問地點</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>