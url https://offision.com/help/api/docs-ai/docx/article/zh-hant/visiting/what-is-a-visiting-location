--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx0vg4s7r1ff2mr7zg29ye">
+      <w:hyperlink w:history="1" r:id="rIdk3mgm1taoh_qdtu0ux9i2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/what-is-a-visiting-location/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問地點</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不是另外建立的東西</w:t>
       </w:r>
@@ -394,51 +394,51 @@
       <w:r>
         <w:t xml:space="preserve">勾選建築物的一列，右側面板就會顯示這個地點決定的一切：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 在這裡訪問的規矩：批核、車輛、訪客證編號的處理，以及訪客抵達時
 要不要通知受訪者。規則可掛在建築物、樓層或房間上，以最具體的一個為準。每一個
 欄位都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId037_wbycp4qu21wlpqmia">
+      <w:hyperlink w:history="1" r:id="rIdrruhikyrfseuqjaqgvqr6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問規則設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -626,115 +626,115 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地點不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客被問什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 問題、照片和問卷來自</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId51onwdbmdqwken3jpte4i">
+      <w:hyperlink w:history="1" r:id="rIdiumag-hejfzy9vl9dwhoc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 不是地點。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客證的外觀。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdixyp1wh_fxrdzwmwcezp0">
+      <w:hyperlink w:history="1" r:id="rIdpz4gwyd4toucsmyhgncne">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">是全公司
 一套。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">邀請表單的地區號碼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那也是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkgssf882gttuyc1nxkseq">
+      <w:hyperlink w:history="1" r:id="rIdljup1pdkli0vxcdrl_lg0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">全公司的設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (訪問地點)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1172,51 +1172,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx0vg4s7r1ff2mr7zg29ye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rId037_wbycp4qu21wlpqmia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId51onwdbmdqwken3jpte4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdixyp1wh_fxrdzwmwcezp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdkgssf882gttuyc1nxkseq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ceff8955fff73daa66f49d8f9667540d58b8b66.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e5d1eba5a6dd12cff094db55fedbe7cae6feb1a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d8f9aa58285553db331db18fadce0a75310733b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a76d8428253eea0ec5c7866b945d5a92d78156a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk3mgm1taoh_qdtu0ux9i2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIdrruhikyrfseuqjaqgvqr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIdiumag-hejfzy9vl9dwhoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdpz4gwyd4toucsmyhgncne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdljup1pdkli0vxcdrl_lg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df90c3c3ae1c6eddbc92f92562746e32a07f410f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a13bd05399cdbe41806200ce64ee806615d1e370.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4eb3757c46ece4dcaabb991b6dd21e61ff0560b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/769372c07f4700ed1a3ea0995a5fbdc574d24698.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>什麼是訪問地點</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>