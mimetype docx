--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk3mgm1taoh_qdtu0ux9i2">
+      <w:hyperlink w:history="1" r:id="rId4mhwppk70ywqkykd9otvw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/what-is-a-visiting-location/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問地點</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不是另外建立的東西</w:t>
       </w:r>
@@ -394,51 +394,51 @@
       <w:r>
         <w:t xml:space="preserve">勾選建築物的一列，右側面板就會顯示這個地點決定的一切：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 在這裡訪問的規矩：批核、車輛、訪客證編號的處理，以及訪客抵達時
 要不要通知受訪者。規則可掛在建築物、樓層或房間上，以最具體的一個為準。每一個
 欄位都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrruhikyrfseuqjaqgvqr6">
+      <w:hyperlink w:history="1" r:id="rIdahye8kgkfmtacufgb5ik7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問規則設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -626,115 +626,115 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地點不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客被問什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 問題、照片和問卷來自</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiumag-hejfzy9vl9dwhoc">
+      <w:hyperlink w:history="1" r:id="rIdbedr3o1x1njme2xnfxvzw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 不是地點。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客證的外觀。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpz4gwyd4toucsmyhgncne">
+      <w:hyperlink w:history="1" r:id="rIdxw-6oqa0s_rpnpam_shfs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">是全公司
 一套。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">邀請表單的地區號碼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那也是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdljup1pdkli0vxcdrl_lg0">
+      <w:hyperlink w:history="1" r:id="rIdbhigsrogvwgi3xdglep7d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">全公司的設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (訪問地點)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1172,51 +1172,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk3mgm1taoh_qdtu0ux9i2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIdrruhikyrfseuqjaqgvqr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIdiumag-hejfzy9vl9dwhoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdpz4gwyd4toucsmyhgncne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdljup1pdkli0vxcdrl_lg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df90c3c3ae1c6eddbc92f92562746e32a07f410f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a13bd05399cdbe41806200ce64ee806615d1e370.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4eb3757c46ece4dcaabb991b6dd21e61ff0560b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/769372c07f4700ed1a3ea0995a5fbdc574d24698.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4mhwppk70ywqkykd9otvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIdahye8kgkfmtacufgb5ik7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIdbedr3o1x1njme2xnfxvzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdxw-6oqa0s_rpnpam_shfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdbhigsrogvwgi3xdglep7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df90c3c3ae1c6eddbc92f92562746e32a07f410f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a13bd05399cdbe41806200ce64ee806615d1e370.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4eb3757c46ece4dcaabb991b6dd21e61ff0560b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/769372c07f4700ed1a3ea0995a5fbdc574d24698.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>什麼是訪問地點</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>