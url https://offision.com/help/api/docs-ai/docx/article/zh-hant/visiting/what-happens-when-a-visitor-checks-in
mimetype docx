--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客報到時會發生什麼事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">訪客可以被接待的三個地方 — 接待處、大堂螢幕或自助機，以及他自己的手機 — 以及每一個地方在他抵達的那一刻做了什麼：會不會告訴客人要去的房間，會不會通知受訪者。房間門外的面板不在其中。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 訪客可以被接待的三個地方 — 接待處、大堂螢幕或自助機，以及他自己的手機 — 以及每一個地方在他抵達的那一刻做了什麼：會不會告訴客人要去的房間，會不會通知受訪者。房間門外的面板不在其中。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2lycirvekkkuvcifyq5n3">
+      <w:hyperlink w:history="1" r:id="rIdab5fpwjfvoiuvaegmyrsj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/what-happens-when-a-visitor-checks-in/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客可以在三個地方被接待入館，而</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間門外的面板不是其中之一。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會議室面板可以讓
 已經報到的訪客使用眼前的空房間，也可以為他開門，但面板上沒有任何功能能讓人進入
 大樓。這一點值得先講，因為多數人正是先去看面板。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -666,140 +674,140 @@
 接著是房間名稱、它的樓層與建築物，以及標示出該房間的樓層平面圖。如果螢幕本身也畫
 在平面圖上，客人還會看到一個標著</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">閣下在此</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的小地圖，一眼看見這段路的兩端。它會
 在一分鐘後自行關閉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這不是無條件的。到訪必須指定一間對訪客開放的房間，而那個房間需要有樓層以及在平面
 圖上的位置；缺了其中任何一項，客人看到的就只是一個簡單的完成畫面。四個條件，以及
 地圖沒出現時要檢查什麼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh9amylv0lpzrsggyxzm5u">
+      <w:hyperlink w:history="1" r:id="rIdjk6be5fwwzauu0169sms_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指引訪客前往到訪的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待處自己的報到流程不會顯示平面圖 — 接待員就站在客人旁邊，房間也印在訪客證上。
 用自己手機報到的客人，會被告知到接待處領取訪客證。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">收到通知的受訪者</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一種入口都會通知受訪者，而且這是預設開啟的。訪客證被登記為入館的那一刻，受訪者
 會收到一封電郵；有使用流動應用程式的話還會收到推播通知；有連接 Teams 通知的話，
 抵達的消息也會送到 Teams。受訪者就是邀請他的人 — 由預約產生的到訪，就是那筆預約
 的主辦人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訊息裡有訪客的名字，沒有房間。要關掉它是每個訪問地點各自的規則設定，而一筆由兩個
 地點管轄的到訪，要兩邊都關掉才會停。兩件事都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqi2z_6aygvc6et4ap_pje">
+      <w:hyperlink w:history="1" r:id="rIdi7wyjqkzqybtonnzkvl9v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">通知受訪者訪客已經抵達</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">客人到底能不能進來。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 還在等待批核的到訪沒有發出邀請，也沒有可以報到的代碼 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcysxw8_tplx-xldkm0nad">
+      <w:hyperlink w:history="1" r:id="rId9meg0zpujyxbmoorqpeqs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">要求先批核才能邀請訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -827,51 +835,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在螢幕上報到可以觸發連結到該螢幕的門；其他關於鎖的事都是
 門禁。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰負責接待處。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是接待員權限，接待處另有</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzuhakq4rx2tllpcql6wrc">
+      <w:hyperlink w:history="1" r:id="rIdmuawl53dzok18ykehe5b5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">專屬的指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1296,51 +1304,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2lycirvekkkuvcifyq5n3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdh9amylv0lpzrsggyxzm5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdqi2z_6aygvc6et4ap_pje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdcysxw8_tplx-xldkm0nad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdzuhakq4rx2tllpcql6wrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/reception/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9fd84472952289d1c1d043123b88f1a736326eb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdab5fpwjfvoiuvaegmyrsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdjk6be5fwwzauu0169sms_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdi7wyjqkzqybtonnzkvl9v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rId9meg0zpujyxbmoorqpeqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdmuawl53dzok18ykehe5b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/reception/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5513477a37515e3d4e8e4d6b3940e3b1e7481e20.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪客報到時會發生什麼事</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>