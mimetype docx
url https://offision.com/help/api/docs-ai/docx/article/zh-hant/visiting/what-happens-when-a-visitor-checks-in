--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdab5fpwjfvoiuvaegmyrsj">
+      <w:hyperlink w:history="1" r:id="rIdnxhr7ugbnz--rkyfsi7an">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/what-happens-when-a-visitor-checks-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客可以在三個地方被接待入館，而</w:t>
@@ -674,140 +674,140 @@
 接著是房間名稱、它的樓層與建築物，以及標示出該房間的樓層平面圖。如果螢幕本身也畫
 在平面圖上，客人還會看到一個標著</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">閣下在此</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的小地圖，一眼看見這段路的兩端。它會
 在一分鐘後自行關閉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這不是無條件的。到訪必須指定一間對訪客開放的房間，而那個房間需要有樓層以及在平面
 圖上的位置；缺了其中任何一項，客人看到的就只是一個簡單的完成畫面。四個條件，以及
 地圖沒出現時要檢查什麼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjk6be5fwwzauu0169sms_">
+      <w:hyperlink w:history="1" r:id="rId3nukiyedxdipbiposqakg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指引訪客前往到訪的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待處自己的報到流程不會顯示平面圖 — 接待員就站在客人旁邊，房間也印在訪客證上。
 用自己手機報到的客人，會被告知到接待處領取訪客證。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">收到通知的受訪者</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一種入口都會通知受訪者，而且這是預設開啟的。訪客證被登記為入館的那一刻，受訪者
 會收到一封電郵；有使用流動應用程式的話還會收到推播通知；有連接 Teams 通知的話，
 抵達的消息也會送到 Teams。受訪者就是邀請他的人 — 由預約產生的到訪，就是那筆預約
 的主辦人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訊息裡有訪客的名字，沒有房間。要關掉它是每個訪問地點各自的規則設定，而一筆由兩個
 地點管轄的到訪，要兩邊都關掉才會停。兩件事都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi7wyjqkzqybtonnzkvl9v">
+      <w:hyperlink w:history="1" r:id="rIdwgyq1emzpemxellufg5wz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">通知受訪者訪客已經抵達</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">客人到底能不能進來。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 還在等待批核的到訪沒有發出邀請，也沒有可以報到的代碼 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9meg0zpujyxbmoorqpeqs">
+      <w:hyperlink w:history="1" r:id="rIdnyiwb2ehp3-x7vfygvuqu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">要求先批核才能邀請訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -835,51 +835,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在螢幕上報到可以觸發連結到該螢幕的門；其他關於鎖的事都是
 門禁。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰負責接待處。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是接待員權限，接待處另有</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmuawl53dzok18ykehe5b5">
+      <w:hyperlink w:history="1" r:id="rIdm-v2zvkrfjwg7bprtv-no">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">專屬的指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1304,51 +1304,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdab5fpwjfvoiuvaegmyrsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdjk6be5fwwzauu0169sms_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdi7wyjqkzqybtonnzkvl9v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rId9meg0zpujyxbmoorqpeqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdmuawl53dzok18ykehe5b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/reception/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5513477a37515e3d4e8e4d6b3940e3b1e7481e20.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnxhr7ugbnz--rkyfsi7an" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rId3nukiyedxdipbiposqakg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdwgyq1emzpemxellufg5wz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdnyiwb2ehp3-x7vfygvuqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdm-v2zvkrfjwg7bprtv-no" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/reception/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5513477a37515e3d4e8e4d6b3940e3b1e7481e20.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪客報到時會發生什麼事</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>