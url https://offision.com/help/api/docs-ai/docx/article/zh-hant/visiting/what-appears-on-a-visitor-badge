--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證上會出現什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">一張列印的訪客證是由四個不同畫面組合而成，您挑選的設計只是其中之一。本文說明 哪一部分來自哪裡。</w:t>
+        <w:t xml:space="preserve">一張列印的訪客證是由四個不同畫面組合而成，您挑選的設計只是其中之一。本文說明哪一部分來自哪裡 —— 以及簽到時拍的照片是做什麼用的：印在訪客證上、留在該次訪問的紀錄裡，從不在閘門做比對。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdflq-jhqi8n0zf63eal1yh">
+      <w:hyperlink w:history="1" r:id="rIdxgt2bkldlxgmmkgyjncbn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/what-appears-on-a-visitor-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證是訪客抵達時在接待處列印的標籤，也會附在事先寄出的訪客證電郵中。它向公司
 同仁表明訪客的身分，而多數設計上還載有訪客用來簽到的編碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -471,98 +471,118 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2633"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi 網路與密碼區塊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5558"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdtury28zegu2wydm9ljgnn">
+            <w:hyperlink w:history="1" r:id="rIdcts7dmjiytbsczxqetily">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客 WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1170"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">按大廈，或全公司</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (訪客管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">照片只會印出來，不會被檢查</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">當訪客類型要求照片時，接待處會在簽到時拍下（或由訪客在登記時自行提供），照片存在
+該次訪問的紀錄上，而帶有照片欄位的設計會把它印在訪客證上。照片的作用就只有這些。
+它是讓門口的人能把訪客證和眼前的臉對一對；Offision 裡沒有任何機制會拿它和什麼比對。
+掃描訪客證檢查的是編碼有效、未使用過、地點正確 —— 一組轉交給別人的編碼掃起來一模
+一樣，標籤上的照片正是接待員或警衛用來察覺的依據。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">設計是全公司共用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證設計只有一種，所有訪客都適用——不分地點、不分訪客類型、不分大樓。訪客類型
 決定的是要向訪客詢問什麼、以及他們何時可以簽到；它本身並不帶有設計。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設計是從固定的樣式庫中挑選。每一項都是完整的版面，而不是起點：沒有逐欄位的編輯器、
 沒有色彩選擇器，也沒有可以搬移欄位的頁面。要改變排列方式，只能改選另一種設計。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -652,51 +672,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Apple 或 Google 錢包通行證</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 其圖像在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Apple通行證/Google通行證</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設定頁
 另行設定。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8crqmao-mtlkrj-aj7myk">
+      <w:hyperlink w:history="1" r:id="rId2ddvbvo_oy1irosuoudlg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Apple 錢包與 Google 錢包通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">因此，拿著手機抵達的訪客所看到的並不是您挑選的設計；他們的畫面與列印的標籤不一致
 是正常的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -743,51 +763,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示外部通行證編碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 關閉時，訪客編號會從訪客證電郵、訪客證圖片、行動通行證
 及訪客的訪客證頁面移除，只保留 QR Code。但它只在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要求外部通行證編碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 開啟時才
 生效 — Offision 自行產生的訪客編號本身就是簽到憑證，一定會顯示；而且訪問涉及的
 每個地點都必須被會隱藏編號的規則涵蓋。詳見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1xirfvwy2_azsbfa64act">
+      <w:hyperlink w:history="1" r:id="rIdgx_beo3uaf6xthg1gebit">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">顯示或隱藏訪客編號</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">光是這兩項設定，就能在沒有人動過設計的情況下，把一張訪客證縮減到只剩姓名與照片 —
 但憑證永遠不會少於一種：訪客證上一定會留下 QR Code 或訪客編號其中之一。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
@@ -1221,51 +1241,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdflq-jhqi8n0zf63eal1yh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdtury28zegu2wydm9ljgnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId8crqmao-mtlkrj-aj7myk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rId1xirfvwy2_azsbfa64act" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f483e4c8cf81ee038c74627ec2379258d7e8cb40.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80ca40adb1b50eba1a9821ee99706f2c3f2ffc11.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxgt2bkldlxgmmkgyjncbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdcts7dmjiytbsczxqetily" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId2ddvbvo_oy1irosuoudlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdgx_beo3uaf6xthg1gebit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f483e4c8cf81ee038c74627ec2379258d7e8cb40.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80ca40adb1b50eba1a9821ee99706f2c3f2ffc11.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪客證上會出現什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>