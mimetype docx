--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxgt2bkldlxgmmkgyjncbn">
+      <w:hyperlink w:history="1" r:id="rIdoamxv7vq8nksupioyque1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/what-appears-on-a-visitor-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證是訪客抵達時在接待處列印的標籤，也會附在事先寄出的訪客證電郵中。它向公司
 同仁表明訪客的身分，而多數設計上還載有訪客用來簽到的編碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -471,51 +471,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2633"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi 網路與密碼區塊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5558"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdcts7dmjiytbsczxqetily">
+            <w:hyperlink w:history="1" r:id="rIdukj5vw1ua-jy3ksyoeqto">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客 WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1170"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">按大廈，或全公司</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -672,51 +672,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Apple 或 Google 錢包通行證</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 其圖像在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Apple通行證/Google通行證</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設定頁
 另行設定。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2ddvbvo_oy1irosuoudlg">
+      <w:hyperlink w:history="1" r:id="rIdvdekscghh8mtn5xo6nd8q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Apple 錢包與 Google 錢包通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">因此，拿著手機抵達的訪客所看到的並不是您挑選的設計；他們的畫面與列印的標籤不一致
 是正常的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -763,51 +763,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示外部通行證編碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 關閉時，訪客編號會從訪客證電郵、訪客證圖片、行動通行證
 及訪客的訪客證頁面移除，只保留 QR Code。但它只在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要求外部通行證編碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 開啟時才
 生效 — Offision 自行產生的訪客編號本身就是簽到憑證，一定會顯示；而且訪問涉及的
 每個地點都必須被會隱藏編號的規則涵蓋。詳見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgx_beo3uaf6xthg1gebit">
+      <w:hyperlink w:history="1" r:id="rIdx-o1ozxk1gc5vlls1ktbw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">顯示或隱藏訪客編號</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">光是這兩項設定，就能在沒有人動過設計的情況下，把一張訪客證縮減到只剩姓名與照片 —
 但憑證永遠不會少於一種：訪客證上一定會留下 QR Code 或訪客編號其中之一。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
@@ -1241,51 +1241,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxgt2bkldlxgmmkgyjncbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdcts7dmjiytbsczxqetily" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId2ddvbvo_oy1irosuoudlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdgx_beo3uaf6xthg1gebit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f483e4c8cf81ee038c74627ec2379258d7e8cb40.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80ca40adb1b50eba1a9821ee99706f2c3f2ffc11.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoamxv7vq8nksupioyque1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdukj5vw1ua-jy3ksyoeqto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdvdekscghh8mtn5xo6nd8q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdx-o1ozxk1gc5vlls1ktbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad54a59452bef22c6476505f6cf5e0e9cd1926c3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e65a03351d7385c970b42ec3365df865bfc68c2c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪客證上會出現什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>