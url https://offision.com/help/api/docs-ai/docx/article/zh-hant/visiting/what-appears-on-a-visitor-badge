--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoamxv7vq8nksupioyque1">
+      <w:hyperlink w:history="1" r:id="rIdehs1jfr9-aak4xu8falzp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/what-appears-on-a-visitor-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證是訪客抵達時在接待處列印的標籤，也會附在事先寄出的訪客證電郵中。它向公司
 同仁表明訪客的身分，而多數設計上還載有訪客用來簽到的編碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -471,51 +471,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2633"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi 網路與密碼區塊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5558"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdukj5vw1ua-jy3ksyoeqto">
+            <w:hyperlink w:history="1" r:id="rIdndzlv87d8kp-dyvvlizws">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客 WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1170"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">按大廈，或全公司</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -672,51 +672,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Apple 或 Google 錢包通行證</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 其圖像在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Apple通行證/Google通行證</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設定頁
 另行設定。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvdekscghh8mtn5xo6nd8q">
+      <w:hyperlink w:history="1" r:id="rIdiotu5ws7xm9tgnl4a1ryb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Apple 錢包與 Google 錢包通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">因此，拿著手機抵達的訪客所看到的並不是您挑選的設計；他們的畫面與列印的標籤不一致
 是正常的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -763,51 +763,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示外部通行證編碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 關閉時，訪客編號會從訪客證電郵、訪客證圖片、行動通行證
 及訪客的訪客證頁面移除，只保留 QR Code。但它只在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要求外部通行證編碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 開啟時才
 生效 — Offision 自行產生的訪客編號本身就是簽到憑證，一定會顯示；而且訪問涉及的
 每個地點都必須被會隱藏編號的規則涵蓋。詳見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx-o1ozxk1gc5vlls1ktbw">
+      <w:hyperlink w:history="1" r:id="rIdbrxgjspxaz-vnhtudwuqr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">顯示或隱藏訪客編號</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">光是這兩項設定，就能在沒有人動過設計的情況下，把一張訪客證縮減到只剩姓名與照片 —
 但憑證永遠不會少於一種：訪客證上一定會留下 QR Code 或訪客編號其中之一。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
@@ -1241,51 +1241,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoamxv7vq8nksupioyque1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdukj5vw1ua-jy3ksyoeqto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdvdekscghh8mtn5xo6nd8q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdx-o1ozxk1gc5vlls1ktbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad54a59452bef22c6476505f6cf5e0e9cd1926c3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e65a03351d7385c970b42ec3365df865bfc68c2c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdehs1jfr9-aak4xu8falzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdndzlv87d8kp-dyvvlizws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdiotu5ws7xm9tgnl4a1ryb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdbrxgjspxaz-vnhtudwuqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad54a59452bef22c6476505f6cf5e0e9cd1926c3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e65a03351d7385c970b42ec3365df865bfc68c2c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪客證上會出現什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>