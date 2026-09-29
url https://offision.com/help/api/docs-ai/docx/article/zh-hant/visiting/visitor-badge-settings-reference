--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證設置</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">訪客證卡片上的每一個欄位、它會改變什麼，以及位於其他畫面的訪客證相關設定。</w:t>
+        <w:t xml:space="preserve">啟用訪客證並選擇發放方式——訪客證卡片上的每一個欄位、它會改變什麼，以及位於其他畫面的訪客證相關設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr4vojjnpqzjkzoc9zzucx">
+      <w:hyperlink w:history="1" r:id="rIdk2qamzhfej0ygmghdcjww">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/visitor-badge-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證卡片位於訪問的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
@@ -331,51 +331,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">發送訪客證時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客證電郵在訪問前幾天、於幾點寄出。1 至 365 天，預設為 7 天前的 17:00。它只會移動電郵，</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId1jnyt-gqwdharj4sxkbc0">
+            <w:hyperlink w:history="1" r:id="rIdd1creyc0rzkp9apdyhi4y">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">代碼仍然只在到訪當天有效</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">需要時間讓訪客預先註冊時可提早寄出。比這更接近才建立的訪問會立即寄出訪客證</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -383,51 +383,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客標簽設計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">列印訪客證的版面，從固定樣式庫中挑選。請見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId4n0n0zculmvdkjsj9k2ci">
+            <w:hyperlink w:history="1" r:id="rId3xp5tkbmuqzgcxebdx3vp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">更改訪客證設計</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">需要改變列印外觀時。一種設計適用於所有人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -706,51 +706,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同一份規則——關閉 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">顯示外部通行證編碼</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。只在 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">要求外部通行證編碼</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 開啟時生效；Offision 自行產生的編號一定會顯示。詳見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgy6ynk7aoyehssbxawijf">
+            <w:hyperlink w:history="1" r:id="rIdxzktqgljq9l3cdelzanym">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">顯示或隱藏訪客編號</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">由外部系統提供編碼，而非自動產生</w:t>
             </w:r>
@@ -780,99 +780,99 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">印在訪客證上的 Wi-Fi 網路與密碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6849"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdqj1n3lyxd1gwkm--kabom">
+            <w:hyperlink w:history="1" r:id="rIdjdch7gcczsj8-sxvildul">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客 WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Apple 與 Google 錢包通行證圖像</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6849"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Apple通行證/Google通行證</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtuh_eg4-ssiavfkvyxxqz">
+            <w:hyperlink w:history="1" r:id="rId66-fyotg8fm_tuctt6_a7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple 錢包與 Google 錢包通行證</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在門口要向訪客詢問什麼</w:t>
             </w:r>
@@ -902,97 +902,97 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客證何時生效、何時失效</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6849"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">沒有這個設定：就是到訪當天，而且不能延長。見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcyvgo4hdajf10zmwc0bfb">
+            <w:hyperlink w:history="1" r:id="rIdh_jqbdkbtnhcbbaktnzkt">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客證從哪一天開始生效、哪一天失效</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">可以用上多過一天的代碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6849"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">長期通行證</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，它有自己的有效期 — 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtv0xgdz8xemzvmpvet4hn">
+            <w:hyperlink w:history="1" r:id="rId7f6u0r3wsnxhlm8n5z-6e">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">為承辦商發出訪客長期通行證</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無法設定的項目</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1499,51 +1499,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr4vojjnpqzjkzoc9zzucx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rId1jnyt-gqwdharj4sxkbc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId4n0n0zculmvdkjsj9k2ci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdgy6ynk7aoyehssbxawijf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdqj1n3lyxd1gwkm--kabom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdtuh_eg4-ssiavfkvyxxqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdcyvgo4hdajf10zmwc0bfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdtv0xgdz8xemzvmpvet4hn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5da3381bcb71ec4b7711f248d27f7c7f2ade9a1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk2qamzhfej0ygmghdcjww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdd1creyc0rzkp9apdyhi4y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId3xp5tkbmuqzgcxebdx3vp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdxzktqgljq9l3cdelzanym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdjdch7gcczsj8-sxvildul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rId66-fyotg8fm_tuctt6_a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdh_jqbdkbtnhcbbaktnzkt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId7f6u0r3wsnxhlm8n5z-6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5da3381bcb71ec4b7711f248d27f7c7f2ade9a1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪客證設置</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>