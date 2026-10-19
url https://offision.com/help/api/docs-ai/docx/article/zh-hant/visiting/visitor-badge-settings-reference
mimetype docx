--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk2qamzhfej0ygmghdcjww">
+      <w:hyperlink w:history="1" r:id="rId3pwkg5bhmttmydvi9eskk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/visitor-badge-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證卡片位於訪問的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
@@ -331,51 +331,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">發送訪客證時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客證電郵在訪問前幾天、於幾點寄出。1 至 365 天，預設為 7 天前的 17:00。它只會移動電郵，</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdd1creyc0rzkp9apdyhi4y">
+            <w:hyperlink w:history="1" r:id="rId_k7dooyogioisiogdwknm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">代碼仍然只在到訪當天有效</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">需要時間讓訪客預先註冊時可提早寄出。比這更接近才建立的訪問會立即寄出訪客證</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -383,51 +383,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客標簽設計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">列印訪客證的版面，從固定樣式庫中挑選。請見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId3xp5tkbmuqzgcxebdx3vp">
+            <w:hyperlink w:history="1" r:id="rIdkhdkxhgjt2mxzsm-pcfqa">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">更改訪客證設計</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">需要改變列印外觀時。一種設計適用於所有人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -706,51 +706,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同一份規則——關閉 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">顯示外部通行證編碼</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。只在 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">要求外部通行證編碼</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 開啟時生效；Offision 自行產生的編號一定會顯示。詳見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxzktqgljq9l3cdelzanym">
+            <w:hyperlink w:history="1" r:id="rIdlxxhkkpgplk6ggbakfunw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">顯示或隱藏訪客編號</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">由外部系統提供編碼，而非自動產生</w:t>
             </w:r>
@@ -780,99 +780,99 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">印在訪客證上的 Wi-Fi 網路與密碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6849"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdjdch7gcczsj8-sxvildul">
+            <w:hyperlink w:history="1" r:id="rIdgqcne-c562mgei4hspbl6">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客 WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Apple 與 Google 錢包通行證圖像</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6849"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Apple通行證/Google通行證</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId66-fyotg8fm_tuctt6_a7">
+            <w:hyperlink w:history="1" r:id="rIda8iddnwkkhf6kwk9aypvt">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple 錢包與 Google 錢包通行證</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在門口要向訪客詢問什麼</w:t>
             </w:r>
@@ -902,97 +902,97 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客證何時生效、何時失效</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6849"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">沒有這個設定：就是到訪當天，而且不能延長。見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdh_jqbdkbtnhcbbaktnzkt">
+            <w:hyperlink w:history="1" r:id="rIdk6yhnmwwxjn-pm56uo6b5">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客證從哪一天開始生效、哪一天失效</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">可以用上多過一天的代碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6849"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">長期通行證</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，它有自己的有效期 — 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId7f6u0r3wsnxhlm8n5z-6e">
+            <w:hyperlink w:history="1" r:id="rId_1hvgov3cwp59dutw5y7z">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">為承辦商發出訪客長期通行證</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無法設定的項目</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1499,51 +1499,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk2qamzhfej0ygmghdcjww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdd1creyc0rzkp9apdyhi4y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId3xp5tkbmuqzgcxebdx3vp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdxzktqgljq9l3cdelzanym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdjdch7gcczsj8-sxvildul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rId66-fyotg8fm_tuctt6_a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdh_jqbdkbtnhcbbaktnzkt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId7f6u0r3wsnxhlm8n5z-6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5da3381bcb71ec4b7711f248d27f7c7f2ade9a1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3pwkg5bhmttmydvi9eskk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rId_k7dooyogioisiogdwknm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdkhdkxhgjt2mxzsm-pcfqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdlxxhkkpgplk6ggbakfunw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdgqcne-c562mgei4hspbl6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIda8iddnwkkhf6kwk9aypvt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdk6yhnmwwxjn-pm56uo6b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId_1hvgov3cwp59dutw5y7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79bc2872051e59afa7bf032bd8837ff81a0c5e9d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪客證設置</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>