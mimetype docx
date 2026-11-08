--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3pwkg5bhmttmydvi9eskk">
+      <w:hyperlink w:history="1" r:id="rIdrdffsylg6vytm_ef_wgbw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/visitor-badge-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證卡片位於訪問的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
@@ -331,51 +331,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">發送訪客證時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客證電郵在訪問前幾天、於幾點寄出。1 至 365 天，預設為 7 天前的 17:00。它只會移動電郵，</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_k7dooyogioisiogdwknm">
+            <w:hyperlink w:history="1" r:id="rId7yetx69u-vzvuctq4hwr-">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">代碼仍然只在到訪當天有效</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">需要時間讓訪客預先註冊時可提早寄出。比這更接近才建立的訪問會立即寄出訪客證</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -383,51 +383,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客標簽設計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">列印訪客證的版面，從固定樣式庫中挑選。請見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkhdkxhgjt2mxzsm-pcfqa">
+            <w:hyperlink w:history="1" r:id="rId9kmtnzqu5f9p0too0byrk">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">更改訪客證設計</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">需要改變列印外觀時。一種設計適用於所有人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -706,51 +706,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同一份規則——關閉 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">顯示外部通行證編碼</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。只在 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">要求外部通行證編碼</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 開啟時生效；Offision 自行產生的編號一定會顯示。詳見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlxxhkkpgplk6ggbakfunw">
+            <w:hyperlink w:history="1" r:id="rIdxrwtu9zrig7_rokwpbz08">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">顯示或隱藏訪客編號</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">由外部系統提供編碼，而非自動產生</w:t>
             </w:r>
@@ -780,99 +780,99 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">印在訪客證上的 Wi-Fi 網路與密碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6849"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdgqcne-c562mgei4hspbl6">
+            <w:hyperlink w:history="1" r:id="rIdz1svhyafe6-5kexzl6got">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客 WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Apple 與 Google 錢包通行證圖像</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6849"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Apple通行證/Google通行證</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIda8iddnwkkhf6kwk9aypvt">
+            <w:hyperlink w:history="1" r:id="rId7tqnx78irk7t6jnwkpdh7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple 錢包與 Google 錢包通行證</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在門口要向訪客詢問什麼</w:t>
             </w:r>
@@ -902,97 +902,97 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客證何時生效、何時失效</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6849"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">沒有這個設定：就是到訪當天，而且不能延長。見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdk6yhnmwwxjn-pm56uo6b5">
+            <w:hyperlink w:history="1" r:id="rIduemg0jzvf-hvki-d6eg0s">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客證從哪一天開始生效、哪一天失效</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">可以用上多過一天的代碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6849"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">長期通行證</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，它有自己的有效期 — 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_1hvgov3cwp59dutw5y7z">
+            <w:hyperlink w:history="1" r:id="rIdvundm-gys7w1mh5d8jdxe">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">為承辦商發出訪客長期通行證</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無法設定的項目</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1499,51 +1499,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3pwkg5bhmttmydvi9eskk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rId_k7dooyogioisiogdwknm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdkhdkxhgjt2mxzsm-pcfqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdlxxhkkpgplk6ggbakfunw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdgqcne-c562mgei4hspbl6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIda8iddnwkkhf6kwk9aypvt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdk6yhnmwwxjn-pm56uo6b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId_1hvgov3cwp59dutw5y7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79bc2872051e59afa7bf032bd8837ff81a0c5e9d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrdffsylg6vytm_ef_wgbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rId7yetx69u-vzvuctq4hwr-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId9kmtnzqu5f9p0too0byrk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdxrwtu9zrig7_rokwpbz08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdz1svhyafe6-5kexzl6got" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rId7tqnx78irk7t6jnwkpdh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIduemg0jzvf-hvki-d6eg0s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdvundm-gys7w1mh5d8jdxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79bc2872051e59afa7bf032bd8837ff81a0c5e9d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪客證設置</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>