--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfyeljhlw4mlmwaidwcmuo">
+      <w:hyperlink w:history="1" r:id="rId9bkb2g6hrdsoxpdrfsbdx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/visiting-policy-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問規則是一套可重複使用的規則，連結到建築物與房間。它決定一次到訪可以提早多久
 安排、要不要批核、誰可以邀請，以及客人抵達時要不要通知受訪者。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -603,51 +603,51 @@
               <w:t xml:space="preserve">與</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">改為已離開</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">會在你設定的時刻移動沒有人用到的訪客證</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4895"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">兩者都由</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfr83cwr1hn9ouhmjuddn9">
+            <w:hyperlink w:history="1" r:id="rId7qi6nweoxxzv3lao0fy8r">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">自動為訪客辦理離開</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">完整說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -722,51 +722,51 @@
       <w:r>
         <w:t xml:space="preserve">兩個開關：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許受邀訪客登記車輛</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，以及給自己在螢幕或手機上登記的客人用的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許訪客自助散訪登記車輛</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。兩者都由
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmibkvvl_w0s9e-am6zpz_">
+      <w:hyperlink w:history="1" r:id="rIdvhteokx7o0hij6xalhoxe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登記訪客的車輛</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">完整說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">邀請與批核</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">三組：誰可以邀請、誰負責批核，以及受訪者會被告知什麼。</w:t>
@@ -913,51 +913,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客需要批核</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每一次到訪都要等其中一位批核者處理後才發出邀請。見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdpqybkdcartoxlofr2yk9a">
+            <w:hyperlink w:history="1" r:id="rIdm6sisofrf6egsvhmwwqcj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">要求先批核</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4022"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">適合保安要求高的樓層</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1022,51 +1022,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">散訪客人入館時，受訪者會收到電郵與應用程式通知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4022"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIds289ns0k_qt4wfq8b-xq1">
+            <w:hyperlink w:history="1" r:id="rIdvjo6yzgrn_svqjgktefhi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">通知受訪者訪客已經抵達</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">受邀訪客抵達時通知受訪者</w:t>
             </w:r>
@@ -1404,51 +1404,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1536"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">需要外部訪客證代碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客證不自行產生代碼，改為等待其他系統提供 — 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdd_ke5stchwndy5yrzqows">
+            <w:hyperlink w:history="1" r:id="rIdnbm-ay0avl8qsass7rett">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">以自己的系統發出訪客證代碼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3437"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">建築物本身的閘機擁有代碼時開啟</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1469,51 +1469,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">關掉後，訪客代碼會從訪客證電郵、圖像、流動通行證與通行證頁面上消失，只留下 QR 碼。只有在上一列開啟時才有作用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3437"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdg3aufjacspa2pc9xldyyz">
+            <w:hyperlink w:history="1" r:id="rIdu8xfzbty6v-vgtsadxe_7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">顯示或隱藏訪客代碼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1536"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">隱藏訪客證上的 QR 碼</w:t>
             </w:r>
@@ -1683,113 +1683,113 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不控制的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客被問到什麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 那是訪問目的與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6-fakka_s5dibp6sxl_rd">
+      <w:hyperlink w:history="1" r:id="rIdsyroc2hydmkj6txhnqee6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問表格</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客證長什麼樣</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 全公司設定一次，在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjb88nanife-spl0to5fwe">
+      <w:hyperlink w:history="1" r:id="rId5o3q2d16psoca7idw6j1i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建築物到底接不接受訪客</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7uupoqgoshvfo2mqilfxt">
+      <w:hyperlink w:history="1" r:id="rIdpqpi8ntny_1yfakanso29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓建築物接受訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2234,51 +2234,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfyeljhlw4mlmwaidwcmuo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIdfr83cwr1hn9ouhmjuddn9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdmibkvvl_w0s9e-am6zpz_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdpqybkdcartoxlofr2yk9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIds289ns0k_qt4wfq8b-xq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdd_ke5stchwndy5yrzqows" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdg3aufjacspa2pc9xldyyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId6-fakka_s5dibp6sxl_rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdjb88nanife-spl0to5fwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rId7uupoqgoshvfo2mqilfxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09fbc9c4108998fdece05824983a3c015cb463aa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6b4ccd27fcaacb8f1a74e25824aa0f063773011.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99ee7acef80759e8407fd9ebd438cba296200f0d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/122e4c1aca607fc0575d7fa9509e707e03b6376b.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9bkb2g6hrdsoxpdrfsbdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId7qi6nweoxxzv3lao0fy8r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdvhteokx7o0hij6xalhoxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdm6sisofrf6egsvhmwwqcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdvjo6yzgrn_svqjgktefhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdnbm-ay0avl8qsass7rett" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdu8xfzbty6v-vgtsadxe_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdsyroc2hydmkj6txhnqee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId5o3q2d16psoca7idw6j1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdpqpi8ntny_1yfakanso29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebdb9ab1b5be03d58e1ca9a5b249c5f099ec62b6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8c64216d9c4524b6c950fa429d77326f7bb652b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/653a5c61c29d4a036ca1f9c9ac395fd5fb2f5ff8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c92a0eaad3edfa0438aa120c0b4a98baff0dd176.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪問規則設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>