--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9bkb2g6hrdsoxpdrfsbdx">
+      <w:hyperlink w:history="1" r:id="rIdsy5weozta1f3lszmhq3jt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/visiting-policy-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問規則是一套可重複使用的規則，連結到建築物與房間。它決定一次到訪可以提早多久
 安排、要不要批核、誰可以邀請，以及客人抵達時要不要通知受訪者。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -603,51 +603,51 @@
               <w:t xml:space="preserve">與</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">改為已離開</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">會在你設定的時刻移動沒有人用到的訪客證</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4895"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">兩者都由</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId7qi6nweoxxzv3lao0fy8r">
+            <w:hyperlink w:history="1" r:id="rIdsdbazc2pfhi7aj1jzrokn">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">自動為訪客辦理離開</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">完整說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -722,51 +722,51 @@
       <w:r>
         <w:t xml:space="preserve">兩個開關：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許受邀訪客登記車輛</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，以及給自己在螢幕或手機上登記的客人用的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許訪客自助散訪登記車輛</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。兩者都由
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvhteokx7o0hij6xalhoxe">
+      <w:hyperlink w:history="1" r:id="rId_exkxrzb4ya6udldd6sg9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登記訪客的車輛</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">完整說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">邀請與批核</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">三組：誰可以邀請、誰負責批核，以及受訪者會被告知什麼。</w:t>
@@ -913,51 +913,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客需要批核</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每一次到訪都要等其中一位批核者處理後才發出邀請。見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdm6sisofrf6egsvhmwwqcj">
+            <w:hyperlink w:history="1" r:id="rId_zlfqnkhd7rw7y73jnapj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">要求先批核</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4022"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">適合保安要求高的樓層</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1022,51 +1022,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">散訪客人入館時，受訪者會收到電郵與應用程式通知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4022"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvjo6yzgrn_svqjgktefhi">
+            <w:hyperlink w:history="1" r:id="rIdhuzxn1ri68uxjj9rswflh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">通知受訪者訪客已經抵達</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">受邀訪客抵達時通知受訪者</w:t>
             </w:r>
@@ -1404,51 +1404,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1536"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">需要外部訪客證代碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客證不自行產生代碼，改為等待其他系統提供 — 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnbm-ay0avl8qsass7rett">
+            <w:hyperlink w:history="1" r:id="rIdgfl7jsdmrefocjo3wyok1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">以自己的系統發出訪客證代碼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3437"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">建築物本身的閘機擁有代碼時開啟</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1469,51 +1469,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">關掉後，訪客代碼會從訪客證電郵、圖像、流動通行證與通行證頁面上消失，只留下 QR 碼。只有在上一列開啟時才有作用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3437"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdu8xfzbty6v-vgtsadxe_7">
+            <w:hyperlink w:history="1" r:id="rIdiuoa0psdvhrjecxs9zdxc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">顯示或隱藏訪客代碼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1536"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">隱藏訪客證上的 QR 碼</w:t>
             </w:r>
@@ -1683,113 +1683,113 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不控制的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客被問到什麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 那是訪問目的與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsyroc2hydmkj6txhnqee6">
+      <w:hyperlink w:history="1" r:id="rIdae8o_lyfyzyu8owjt3ojx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問表格</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客證長什麼樣</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 全公司設定一次，在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5o3q2d16psoca7idw6j1i">
+      <w:hyperlink w:history="1" r:id="rIdjlftl6oswocgkadxprm7r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建築物到底接不接受訪客</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpqpi8ntny_1yfakanso29">
+      <w:hyperlink w:history="1" r:id="rIdjncerqq1zyssle3xs_0gn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓建築物接受訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2234,51 +2234,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9bkb2g6hrdsoxpdrfsbdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId7qi6nweoxxzv3lao0fy8r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdvhteokx7o0hij6xalhoxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdm6sisofrf6egsvhmwwqcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdvjo6yzgrn_svqjgktefhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdnbm-ay0avl8qsass7rett" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdu8xfzbty6v-vgtsadxe_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdsyroc2hydmkj6txhnqee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId5o3q2d16psoca7idw6j1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdpqpi8ntny_1yfakanso29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebdb9ab1b5be03d58e1ca9a5b249c5f099ec62b6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8c64216d9c4524b6c950fa429d77326f7bb652b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/653a5c61c29d4a036ca1f9c9ac395fd5fb2f5ff8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c92a0eaad3edfa0438aa120c0b4a98baff0dd176.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsy5weozta1f3lszmhq3jt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIdsdbazc2pfhi7aj1jzrokn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rId_exkxrzb4ya6udldd6sg9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rId_zlfqnkhd7rw7y73jnapj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdhuzxn1ri68uxjj9rswflh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdgfl7jsdmrefocjo3wyok1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdiuoa0psdvhrjecxs9zdxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdae8o_lyfyzyu8owjt3ojx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdjlftl6oswocgkadxprm7r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdjncerqq1zyssle3xs_0gn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebdb9ab1b5be03d58e1ca9a5b249c5f099ec62b6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8c64216d9c4524b6c950fa429d77326f7bb652b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/653a5c61c29d4a036ca1f9c9ac395fd5fb2f5ff8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c92a0eaad3edfa0438aa120c0b4a98baff0dd176.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪問規則設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>