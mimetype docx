--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問表格設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">決定主人邀請訪客時、以及訪客抵達門口時會被問到什麼的畫面 — 六個無法更動的欄位、 自訂欄位上的每一項設定，以及某次到訪最後會用到哪一份表格。</w:t>
+        <w:t xml:space="preserve">決定主人邀請訪客時、以及訪客抵達門口時會被問到什麼的畫面 — 六個無法更動的欄位、自訂欄位上的每一項設定與輸入類型（含附加檔案的兩種）、實際上誰才能上傳，以及某次到訪最後會用到哪一份表格。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduejo-5sh-48b0td4yv8hb">
+      <w:hyperlink w:history="1" r:id="rIdkfqil6leznfivsp0654y2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/visiting-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問表格是針對某次到訪所問的額外問題。和預約表格不同，你並不是從內建問題裡挑選組
 成，那六個內建欄位是固定的。你在這裡建立的，是加在它們</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">之上</w:t>
@@ -453,51 +453,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">內建欄位</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這六個欄位存在於每一份訪問表格，而且</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無法改名、無法排序、也無法關閉</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。它們沒有編
 輯器，點選不會有任何反應。它們各自問什麼由別處決定 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhefnlsh0tu7onlqhdikxt">
+      <w:hyperlink w:history="1" r:id="rIdl9hwhq-wglodm8pscyfxo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1346,369 +1346,421 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">前三個決定哪一份表格會問，後兩個決定誰能讀到答案。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1229"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4822"/>
+        <w:gridCol w:w="1127"/>
+        <w:gridCol w:w="3033"/>
+        <w:gridCol w:w="5200"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1229"/>
+            <w:tcW w:type="dxa" w:w="1127"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3309"/>
+            <w:tcW w:type="dxa" w:w="3033"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">作用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4822"/>
+            <w:tcW w:type="dxa" w:w="5200"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">何時更改</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1229"/>
+            <w:tcW w:type="dxa" w:w="1127"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">啟用邀請訪客表單中的輸入</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3309"/>
+            <w:tcW w:type="dxa" w:w="3033"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在主人的邀請畫面，以及預約的訪客區塊提出這個問題</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4822"/>
+            <w:tcW w:type="dxa" w:w="5200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預設的提問位置。請注意預約的訪客區塊只顯示開啟</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">這個</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">開關的欄位；只開啟接待處的欄位不會出現在那裡</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1229"/>
+            <w:tcW w:type="dxa" w:w="1127"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">啟用訪客直接表單中的輸入</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3309"/>
+            <w:tcW w:type="dxa" w:w="3033"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在訪客自助登記畫面 — </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">以及</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">接待人員的即場登記表單提出這個問題</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4822"/>
-[...17 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1229"/>
+            <w:tcW w:type="dxa" w:w="5200"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">儘管名稱如此，這才是接待處實際讀取的開關。臨時到訪者身上需要的資料請開啟它。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">上傳</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">欄位是例外：它只對接待人員出現，對訪客永遠不會</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1127"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">啟用接待處預約表格中的輸入</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3309"/>
+            <w:tcW w:type="dxa" w:w="3033"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">只有在接待人員代為建立完整預約時才提出這個問題</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4822"/>
+            <w:tcW w:type="dxa" w:w="5200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">除非貴處的接待人員是建立預約而非登記到訪，否則不必更動。它</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">不會</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">影響名稱所指的即場登記表單</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1229"/>
+            <w:tcW w:type="dxa" w:w="1127"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在電子郵件中顯示輸入值</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3309"/>
+            <w:tcW w:type="dxa" w:w="3033"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">將答案放進來訪邀請信及其更新與取消通知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4822"/>
+            <w:tcW w:type="dxa" w:w="5200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">不該以書面寄給訪客的內容請關閉</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1229"/>
+            <w:tcW w:type="dxa" w:w="1127"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在接待頁面顯示輸入值</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3309"/>
+            <w:tcW w:type="dxa" w:w="3033"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">當天接待處可在訪客旁看到答案</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4822"/>
+            <w:tcW w:type="dxa" w:w="5200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">接待處需要處理的事項請開啟 — 車輛、陪同、送貨</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">還有第四個畫面，而且沒有任何開關能抵達它：受邀訪客從通行證郵件開啟的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">事前登記
+頁面</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">只會詢問本人資料、條款與問卷，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">完全不會詢問訪問表格的任何欄位</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。需要在
+訪客出發前取得的問題，必須是問卷題目而不是這裡的欄位 — 請參閱
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9tcmhmj05yav174ph5_wf">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">建立訪客問卷</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不論這些開關如何設定，答案一律會進入到訪紀錄本身與訪客匯出 — 每個欄位一欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-form-field-settings-zh-hant" descr="欄位的五個開關，位於名稱、圖標與欄位類型之下。" title="欄位的五個開關，位於名稱、圖標與欄位類型之下。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2281,108 +2333,156 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1370"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">上傳檔案</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7990"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">一個符合允許類型的檔案</w:t>
+              <w:t xml:space="preserve">一個符合允許類型的檔案 — </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">僅限已登入的人</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">，見下文</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1370"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">上傳多個檔案</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7990"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">多個檔案</w:t>
+              <w:t xml:space="preserve">多個檔案，條件相同</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有日期與時間合一的類型。同時需要兩者的到訪，已經有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">時期</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 了。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪客無法上傳任何檔案:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+這兩種上傳類型只對已登入 Offision 的人有效 — 邀請訪客的主人，或接待人員。在
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪客</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">會看到的每一個畫面上，上傳控制項根本不會出現：自助登記表格上沒有、大堂
+螢幕上沒有、事前登記頁面上也沒有。為即場登記表單開啟的欄位，在那裡就是不見了，
+也沒有任何說明。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">因此許可證、保險證明或安全講習紀錄要進入一次到訪，只能由已登入的同事在邀請表格
+上附加。請不要建立一份預期承辦商自行帶來文件的訪問表格。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資料集</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資料集是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動完成</w:t>
       </w:r>
       <w:r>
@@ -3201,51 +3301,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不會決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客本人會被問到什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 姓名、聯絡方式、公司、相片與條款屬於訪問目的 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2aucwwpaervoitknarlkm">
+      <w:hyperlink w:history="1" r:id="rIdn68p1vyk5opkqoybflmwe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，在那裡也可以把某個欄位設成
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 發出邀請時必填。這個畫面問的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -3272,51 +3372,84 @@
         </w:rPr>
         <w:t xml:space="preserve">訪客屬性。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是掛在個人身上的另一組欄位，有自己的畫面，而且會跨越多次到訪保
 留。這裡的欄位每次到訪各答一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客問卷。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 問卷掛在訪問目的上，在到訪之後作答。</w:t>
+        <w:t xml:space="preserve"> 問卷掛在訪問目的上，由問卷類型決定何時作答：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪問之前</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">在訪客出
+發前送到，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪客離開後</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">則於事後以電郵寄出。請參閱
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIddjn5lk4iri0wmseqbb6ue">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">建立訪客問卷</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰有資格發出邀請。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那由權限與訪問政策決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -3333,50 +3466,84 @@
         </w:rPr>
         <w:t xml:space="preserve">訪客證上顯示什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是訪客證的設計，不是表格。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約表格。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 預約有自己的畫面與自己的表格產生器，兩者不會共用欄位或資料集。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">答案是否仍然有效。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 這裡附加的檔案沒有有效期限，這個畫面也不會拒發通行證。
+需要審核的到訪請使用
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdgmjsr3hitqotonftxwa-4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">邀請訪客前必須先經過批准</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">，
+由人來決定。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3792,51 +3959,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduejo-5sh-48b0td4yv8hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdhefnlsh0tu7onlqhdikxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId2aucwwpaervoitknarlkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed8c6387c412b8931b94613086936f80c1e38588.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe755d6180da2ff9652e9f37b955109934293fd2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/313f980e658aba7818c8c233cffb59d5345040a2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6a4c912b162559cfb84c5f1074cf1c4d21e9713.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a96b087230d3e5289265049df42da44e9f1ace76.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b10720715598334436f94cdb981786115ca0e7fa.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0882734ac0f717357f9ee50c384e92b8e6c4b8b6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a594c25ca5d105ddf1dae1269f9e8e0864932b69.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a94d5b3ac8eb9d38ddc5c9972cf3e5dd3ec6e4ba.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkfqil6leznfivsp0654y2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdl9hwhq-wglodm8pscyfxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId9tcmhmj05yav174ph5_wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdn68p1vyk5opkqoybflmwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIddjn5lk4iri0wmseqbb6ue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdgmjsr3hitqotonftxwa-4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed8c6387c412b8931b94613086936f80c1e38588.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe755d6180da2ff9652e9f37b955109934293fd2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/313f980e658aba7818c8c233cffb59d5345040a2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6a4c912b162559cfb84c5f1074cf1c4d21e9713.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a96b087230d3e5289265049df42da44e9f1ace76.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b10720715598334436f94cdb981786115ca0e7fa.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24985a236d3d057a09c4715783218cdf65dd3c17.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a594c25ca5d105ddf1dae1269f9e8e0864932b69.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a94d5b3ac8eb9d38ddc5c9972cf3e5dd3ec6e4ba.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪問表格設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>