--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkfqil6leznfivsp0654y2">
+      <w:hyperlink w:history="1" r:id="rIde0z6k5xhtx8ipdhs4nrn2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/visiting-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問表格是針對某次到訪所問的額外問題。和預約表格不同，你並不是從內建問題裡挑選組
 成，那六個內建欄位是固定的。你在這裡建立的，是加在它們</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">之上</w:t>
@@ -453,51 +453,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">內建欄位</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這六個欄位存在於每一份訪問表格，而且</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無法改名、無法排序、也無法關閉</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。它們沒有編
 輯器，點選不會有任何反應。它們各自問什麼由別處決定 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl9hwhq-wglodm8pscyfxo">
+      <w:hyperlink w:history="1" r:id="rIdt7nuqgsq09fby-_cnxybz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1706,51 +1706,51 @@
         <w:t xml:space="preserve">還有第四個畫面，而且沒有任何開關能抵達它：受邀訪客從通行證郵件開啟的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">事前登記
 頁面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">只會詢問本人資料、條款與問卷，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">完全不會詢問訪問表格的任何欄位</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。需要在
 訪客出發前取得的問題，必須是問卷題目而不是這裡的欄位 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9tcmhmj05yav174ph5_wf">
+      <w:hyperlink w:history="1" r:id="rIdsfjvtjub6ky1n2nwvpp9u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立訪客問卷</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不論這些開關如何設定，答案一律會進入到訪紀錄本身與訪客匯出 — 每個欄位一欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -3301,51 +3301,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不會決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客本人會被問到什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 姓名、聯絡方式、公司、相片與條款屬於訪問目的 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn68p1vyk5opkqoybflmwe">
+      <w:hyperlink w:history="1" r:id="rIdd_dequdmgoocluv8dagbs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，在那裡也可以把某個欄位設成
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 發出邀請時必填。這個畫面問的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -3396,51 +3396,51 @@
       <w:r>
         <w:t xml:space="preserve"> 問卷掛在訪問目的上，由問卷類型決定何時作答：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問之前</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在訪客出
 發前送到，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客離開後</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">則於事後以電郵寄出。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddjn5lk4iri0wmseqbb6ue">
+      <w:hyperlink w:history="1" r:id="rIdbcve6wnasnegz6_gl2hxq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立訪客問卷</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3489,51 +3489,51 @@
       <w:r>
         <w:t xml:space="preserve"> 預約有自己的畫面與自己的表格產生器，兩者不會共用欄位或資料集。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">答案是否仍然有效。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡附加的檔案沒有有效期限，這個畫面也不會拒發通行證。
 需要審核的到訪請使用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgmjsr3hitqotonftxwa-4">
+      <w:hyperlink w:history="1" r:id="rIdyovb0ah6g7sgdplb1hdb7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">邀請訪客前必須先經過批准</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 由人來決定。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -3959,51 +3959,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkfqil6leznfivsp0654y2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdl9hwhq-wglodm8pscyfxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId9tcmhmj05yav174ph5_wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdn68p1vyk5opkqoybflmwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIddjn5lk4iri0wmseqbb6ue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdgmjsr3hitqotonftxwa-4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed8c6387c412b8931b94613086936f80c1e38588.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe755d6180da2ff9652e9f37b955109934293fd2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/313f980e658aba7818c8c233cffb59d5345040a2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6a4c912b162559cfb84c5f1074cf1c4d21e9713.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a96b087230d3e5289265049df42da44e9f1ace76.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b10720715598334436f94cdb981786115ca0e7fa.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24985a236d3d057a09c4715783218cdf65dd3c17.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a594c25ca5d105ddf1dae1269f9e8e0864932b69.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a94d5b3ac8eb9d38ddc5c9972cf3e5dd3ec6e4ba.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde0z6k5xhtx8ipdhs4nrn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdt7nuqgsq09fby-_cnxybz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdsfjvtjub6ky1n2nwvpp9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdd_dequdmgoocluv8dagbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdbcve6wnasnegz6_gl2hxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdyovb0ah6g7sgdplb1hdb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdbaa47ac269f99534a16904b9813b1ea9c33a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bff29853dcb2e608aa55689e5f79dbe440aadf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5119d34b401aba0ab49836eb016f3f42de237489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34b7cfe6cd4f844a4faa55d64c4ee7c4e7b8a97d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2b421dc656b27c73812a3fb2dd4c99634903e19.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f2c9aa164a3050ff805270732280fc586cda7a2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff48cb53df78adf2439e48e850e6290d49935ed2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89ffa2a2b8ef12c95c9c24e55a606696aa5d254f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a67925adb95f81943045c81c30b162cee2d7f95.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪問表格設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>