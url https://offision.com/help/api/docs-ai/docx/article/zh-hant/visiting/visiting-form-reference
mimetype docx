--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde0z6k5xhtx8ipdhs4nrn2">
+      <w:hyperlink w:history="1" r:id="rIdhdrwxkv7ah_brqhlihblc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/visiting-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問表格是針對某次到訪所問的額外問題。和預約表格不同，你並不是從內建問題裡挑選組
 成，那六個內建欄位是固定的。你在這裡建立的，是加在它們</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">之上</w:t>
@@ -453,51 +453,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">內建欄位</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這六個欄位存在於每一份訪問表格，而且</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無法改名、無法排序、也無法關閉</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。它們沒有編
 輯器，點選不會有任何反應。它們各自問什麼由別處決定 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt7nuqgsq09fby-_cnxybz">
+      <w:hyperlink w:history="1" r:id="rIdzwyjk9g0o_odhbbfz-0dt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1706,51 +1706,51 @@
         <w:t xml:space="preserve">還有第四個畫面，而且沒有任何開關能抵達它：受邀訪客從通行證郵件開啟的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">事前登記
 頁面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">只會詢問本人資料、條款與問卷，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">完全不會詢問訪問表格的任何欄位</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。需要在
 訪客出發前取得的問題，必須是問卷題目而不是這裡的欄位 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsfjvtjub6ky1n2nwvpp9u">
+      <w:hyperlink w:history="1" r:id="rIdt-6517lrvbo5cf0aqjd-8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立訪客問卷</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不論這些開關如何設定，答案一律會進入到訪紀錄本身與訪客匯出 — 每個欄位一欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -3301,51 +3301,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不會決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客本人會被問到什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 姓名、聯絡方式、公司、相片與條款屬於訪問目的 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd_dequdmgoocluv8dagbs">
+      <w:hyperlink w:history="1" r:id="rId_c_ypo8j9inb7swfd1ig-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，在那裡也可以把某個欄位設成
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 發出邀請時必填。這個畫面問的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -3396,51 +3396,51 @@
       <w:r>
         <w:t xml:space="preserve"> 問卷掛在訪問目的上，由問卷類型決定何時作答：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問之前</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在訪客出
 發前送到，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客離開後</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">則於事後以電郵寄出。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbcve6wnasnegz6_gl2hxq">
+      <w:hyperlink w:history="1" r:id="rIdkwvbwkzo6immptzatwa5b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立訪客問卷</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3489,51 +3489,51 @@
       <w:r>
         <w:t xml:space="preserve"> 預約有自己的畫面與自己的表格產生器，兩者不會共用欄位或資料集。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">答案是否仍然有效。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡附加的檔案沒有有效期限，這個畫面也不會拒發通行證。
 需要審核的到訪請使用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyovb0ah6g7sgdplb1hdb7">
+      <w:hyperlink w:history="1" r:id="rIdvwrgfbj5oogwqjgq-lzz2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">邀請訪客前必須先經過批准</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 由人來決定。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -3959,51 +3959,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde0z6k5xhtx8ipdhs4nrn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdt7nuqgsq09fby-_cnxybz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdsfjvtjub6ky1n2nwvpp9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdd_dequdmgoocluv8dagbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdbcve6wnasnegz6_gl2hxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdyovb0ah6g7sgdplb1hdb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdbaa47ac269f99534a16904b9813b1ea9c33a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bff29853dcb2e608aa55689e5f79dbe440aadf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5119d34b401aba0ab49836eb016f3f42de237489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34b7cfe6cd4f844a4faa55d64c4ee7c4e7b8a97d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2b421dc656b27c73812a3fb2dd4c99634903e19.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f2c9aa164a3050ff805270732280fc586cda7a2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff48cb53df78adf2439e48e850e6290d49935ed2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89ffa2a2b8ef12c95c9c24e55a606696aa5d254f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a67925adb95f81943045c81c30b162cee2d7f95.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhdrwxkv7ah_brqhlihblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdzwyjk9g0o_odhbbfz-0dt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdt-6517lrvbo5cf0aqjd-8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rId_c_ypo8j9inb7swfd1ig-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdkwvbwkzo6immptzatwa5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdvwrgfbj5oogwqjgq-lzz2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdbaa47ac269f99534a16904b9813b1ea9c33a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bff29853dcb2e608aa55689e5f79dbe440aadf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5119d34b401aba0ab49836eb016f3f42de237489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34b7cfe6cd4f844a4faa55d64c4ee7c4e7b8a97d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2b421dc656b27c73812a3fb2dd4c99634903e19.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f2c9aa164a3050ff805270732280fc586cda7a2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff48cb53df78adf2439e48e850e6290d49935ed2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89ffa2a2b8ef12c95c9c24e55a606696aa5d254f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a67925adb95f81943045c81c30b162cee2d7f95.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪問表格設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>