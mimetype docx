--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">建立資料集，也就是訪問表格的自動完成欄位所讀取的、可重複使用的選項清單 — 索引鍵、顯示文字與匯入。畫面上的每一項設定，以及什麼時候該用它而不是選擇欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-12</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId73cjorjohqhn68d7x31tg">
+      <w:hyperlink w:history="1" r:id="rIdwcilni80mivc1rf7sy9-6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/visiting-data-set-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資料集是訪問表格的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動完成</w:t>
       </w:r>
@@ -154,371 +154,435 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一項設定</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1642"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5255"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="5506"/>
+        <w:gridCol w:w="2936"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1642"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2463"/>
+            <w:tcW w:type="dxa" w:w="5506"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">作用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5255"/>
+            <w:tcW w:type="dxa" w:w="2936"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">什麼時候要改</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1642"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2463"/>
+            <w:tcW w:type="dxa" w:w="5506"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在欄位的選擇器上標示這個資料集</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5255"/>
+            <w:tcW w:type="dxa" w:w="2936"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">用清單本身命名，而不是最先需要它的那個欄位</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1642"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2463"/>
+            <w:tcW w:type="dxa" w:w="5506"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資料列本身</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5255"/>
+            <w:tcW w:type="dxa" w:w="2936"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1642"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">索引鍵</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2463"/>
+            <w:tcW w:type="dxa" w:w="5506"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">與答案一起存下的代碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5255"/>
+            <w:tcW w:type="dxa" w:w="2936"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">設成你另一套系統用來對帳的值。日後改顯示文字，過去的到訪仍然完整</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1642"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">顯示文字</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2463"/>
+            <w:tcW w:type="dxa" w:w="5506"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">填表的人讀到的字</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5255"/>
+            <w:tcW w:type="dxa" w:w="2936"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">貴處使用的每一種語言都要填 — 只給英文，日文畫面上也會出現英文</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1642"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">從 Excel 匯入</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2463"/>
+            <w:tcW w:type="dxa" w:w="5506"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">從試算表讀進資料列</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5255"/>
+            <w:tcW w:type="dxa" w:w="2936"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">任何實務清單都該用 — 一份租戶名冊不值得用打的</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1642"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">匯出</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2463"/>
+            <w:tcW w:type="dxa" w:w="5506"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">把資料列寫回檔案</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5255"/>
+            <w:tcW w:type="dxa" w:w="2936"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">大批變更前先匯出一次，匯錯了才能還原</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">選取、刪除、刪除所有</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5506"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">每列都有勾選框，按住 Shift 點選可勾選一個範圍，另有一個框可全部勾選；</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">刪除</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 移除已勾選的列，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">刪除所有</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 清空整份清單。資料集儲存之前，什麼都不會真的被移除</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2936"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">清掉過時的項目，或在重新匯入前清空清單</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-form-data-set-zh-hant" descr="一個訪問資料集與它的項目。匯入與匯出是清單上方那兩個圖示按鈕。" title="一個訪問資料集與它的項目。匯入與匯出是清單上方那兩個圖示按鈕。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -585,51 +649,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">哪些欄位會用到它。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只有在欄位的類型是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動完成</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 之後，資料集才會被提供給
 那個欄位 — 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddrnabdqjjh4bvaaok41sd">
+      <w:hyperlink w:history="1" r:id="rIdammihjozehnyosaghmvvg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問表格設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1095,51 +1159,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId73cjorjohqhn68d7x31tg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visiting-data-set-reference/" TargetMode="External"/><Relationship Id="rIddrnabdqjjh4bvaaok41sd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0882734ac0f717357f9ee50c384e92b8e6c4b8b6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwcilni80mivc1rf7sy9-6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visiting-data-set-reference/" TargetMode="External"/><Relationship Id="rIdammihjozehnyosaghmvvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff48cb53df78adf2439e48e850e6290d49935ed2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪問資料集設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>