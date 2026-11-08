--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwcilni80mivc1rf7sy9-6">
+      <w:hyperlink w:history="1" r:id="rIdm4uzlpexldfmjezedwrf3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/visiting-data-set-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資料集是訪問表格的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動完成</w:t>
       </w:r>
@@ -649,51 +649,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">哪些欄位會用到它。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只有在欄位的類型是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動完成</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 之後，資料集才會被提供給
 那個欄位 — 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdammihjozehnyosaghmvvg">
+      <w:hyperlink w:history="1" r:id="rIdkp-3dsqi-8fwrp_joqtpg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問表格設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1159,51 +1159,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwcilni80mivc1rf7sy9-6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visiting-data-set-reference/" TargetMode="External"/><Relationship Id="rIdammihjozehnyosaghmvvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff48cb53df78adf2439e48e850e6290d49935ed2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm4uzlpexldfmjezedwrf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/visiting-data-set-reference/" TargetMode="External"/><Relationship Id="rIdkp-3dsqi-8fwrp_joqtpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff48cb53df78adf2439e48e850e6290d49935ed2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪問資料集設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>