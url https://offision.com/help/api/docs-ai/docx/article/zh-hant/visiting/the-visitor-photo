--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgmbxqa1tqw_d3saqxneoy">
+      <w:hyperlink w:history="1" r:id="rId5rfuq5eqnytenxqjpgkwi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/the-visitor-photo/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客照片就是訪客報到時拍下的那張臉。Offision 用它做兩件事：版面有位置時印在訪客
 證上，以及留在到訪記錄裡供職員日後開啟。要不要拍由訪問目的決定，所以同一個早上
 來的兩位訪客，未必都會被拍照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -295,51 +295,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待人員可查看照片</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只有在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">照片</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 不是隱藏時才會出現，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhdonnh79jvfrtp_1vlnhw">
+      <w:hyperlink w:history="1" r:id="rIdfk8evoqfqxbi5uht93pl8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">誰可以看到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。一次到訪若牽涉多個訪問目的，以最嚴格的設定為準。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-purpose-photo-field-zh-hant" descr="照片和訪問目的可以索取的其他資料並列，預設是隱藏。" title="照片和訪問目的可以索取的其他資料並列，預設是隱藏。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -407,112 +407,112 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在哪裡拍</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一律是鏡頭，不是檔案。任何地方都沒有上傳 — 訪客沒有，事後編輯記錄的管理員也沒
 有。鏡頭會在一個橢圓導引框裡倒數幾秒，而那個框只是幫忙取景而已。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會拍照的地方有五處：大堂看板上的臨時到訪和報到兩個流程、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdngegicidxcqnaxpz7dzx-">
+      <w:hyperlink w:history="1" r:id="rIdatcizmagowcyjrrbcthmt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">接待櫃檯</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">上同樣的兩個，以及訪客用自
 己手機打開的</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduskv2ix0wn5_jwtkrgnei">
+      <w:hyperlink w:history="1" r:id="rIdelx-x_z9in_qcsppfwygv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">臨時到訪頁面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有兩個缺口值得知道。邀請不會收集照片，所以事先登記過的訪客，若其訪問目的要求照
 片，抵達時仍然會停在這一步。另外，已經有照片的訪客證，同一位訪客再次報到時不會
 被要求第二次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">印在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有臉的版面只有一款：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">相片 + Wi-Fi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 版面。圖庫裡其他設計無論有多少次到訪帶著照
 片，都不會印出來 — 所以訪客證印出來沒有臉，通常是版面的問題，而不是照片的問題。
 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdllswmxo2jqiwdofjyb2ry">
+      <w:hyperlink w:history="1" r:id="rIdup6szzk7vvp1islyadidk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更換訪客證設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-badge-photo-style-zh-hant" descr="訪客標簽設計 — 選了相片 + Wi-Fi 版面。它是唯一會印出訪客照片的設計。" title="訪客標簽設計 — 選了相片 + Wi-Fi 版面。它是唯一會印出訪客照片的設計。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1294,51 +1294,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgmbxqa1tqw_d3saqxneoy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdhdonnh79jvfrtp_1vlnhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#35504;&#21487;&#20197;&#30475;&#21040;" TargetMode="External"/><Relationship Id="rIdngegicidxcqnaxpz7dzx-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIduskv2ix0wn5_jwtkrgnei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rIdllswmxo2jqiwdofjyb2ry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3148a112b0ced0ccc7b78ac81e4171e0f3c46a1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ad24a1980bc75eda353b54cbfe1bfa999a77ba2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8040b591049f202a17f921cd87e210032acd4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5rfuq5eqnytenxqjpgkwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdfk8evoqfqxbi5uht93pl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#35504;&#21487;&#20197;&#30475;&#21040;" TargetMode="External"/><Relationship Id="rIdatcizmagowcyjrrbcthmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdelx-x_z9in_qcsppfwygv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rIdup6szzk7vvp1islyadidk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14182211eb6feba1a982678f8e1d46da7ca8608e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95e419ce0f1cef96992bad53fd26112c93b4f91e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5e43600c4e1598a1fe9d1d2c08fd4cf38a8b1aa.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪客照片，以及它無法證明的事</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>