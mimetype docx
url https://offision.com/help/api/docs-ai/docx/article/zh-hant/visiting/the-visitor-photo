--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5rfuq5eqnytenxqjpgkwi">
+      <w:hyperlink w:history="1" r:id="rIdy9qmdcy77tuexlkk2xqq0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/the-visitor-photo/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客照片就是訪客報到時拍下的那張臉。Offision 用它做兩件事：版面有位置時印在訪客
 證上，以及留在到訪記錄裡供職員日後開啟。要不要拍由訪問目的決定，所以同一個早上
 來的兩位訪客，未必都會被拍照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -295,51 +295,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待人員可查看照片</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只有在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">照片</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 不是隱藏時才會出現，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfk8evoqfqxbi5uht93pl8">
+      <w:hyperlink w:history="1" r:id="rIdgfj46q5zl28h_pbb4crtg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">誰可以看到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。一次到訪若牽涉多個訪問目的，以最嚴格的設定為準。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-purpose-photo-field-zh-hant" descr="照片和訪問目的可以索取的其他資料並列，預設是隱藏。" title="照片和訪問目的可以索取的其他資料並列，預設是隱藏。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -407,112 +407,112 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在哪裡拍</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一律是鏡頭，不是檔案。任何地方都沒有上傳 — 訪客沒有，事後編輯記錄的管理員也沒
 有。鏡頭會在一個橢圓導引框裡倒數幾秒，而那個框只是幫忙取景而已。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會拍照的地方有五處：大堂看板上的臨時到訪和報到兩個流程、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdatcizmagowcyjrrbcthmt">
+      <w:hyperlink w:history="1" r:id="rIdtoiyqvgxnj3ks4gkai06o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">接待櫃檯</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">上同樣的兩個，以及訪客用自
 己手機打開的</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdelx-x_z9in_qcsppfwygv">
+      <w:hyperlink w:history="1" r:id="rIdkdujfvbzmobr4noybwqws">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">臨時到訪頁面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有兩個缺口值得知道。邀請不會收集照片，所以事先登記過的訪客，若其訪問目的要求照
 片，抵達時仍然會停在這一步。另外，已經有照片的訪客證，同一位訪客再次報到時不會
 被要求第二次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">印在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有臉的版面只有一款：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">相片 + Wi-Fi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 版面。圖庫裡其他設計無論有多少次到訪帶著照
 片，都不會印出來 — 所以訪客證印出來沒有臉，通常是版面的問題，而不是照片的問題。
 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdup6szzk7vvp1islyadidk">
+      <w:hyperlink w:history="1" r:id="rId7gmntxeter_p2hxxlogq7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更換訪客證設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-badge-photo-style-zh-hant" descr="訪客標簽設計 — 選了相片 + Wi-Fi 版面。它是唯一會印出訪客照片的設計。" title="訪客標簽設計 — 選了相片 + Wi-Fi 版面。它是唯一會印出訪客照片的設計。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1294,51 +1294,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5rfuq5eqnytenxqjpgkwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdfk8evoqfqxbi5uht93pl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#35504;&#21487;&#20197;&#30475;&#21040;" TargetMode="External"/><Relationship Id="rIdatcizmagowcyjrrbcthmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdelx-x_z9in_qcsppfwygv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rIdup6szzk7vvp1islyadidk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14182211eb6feba1a982678f8e1d46da7ca8608e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95e419ce0f1cef96992bad53fd26112c93b4f91e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5e43600c4e1598a1fe9d1d2c08fd4cf38a8b1aa.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy9qmdcy77tuexlkk2xqq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdgfj46q5zl28h_pbb4crtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#35504;&#21487;&#20197;&#30475;&#21040;" TargetMode="External"/><Relationship Id="rIdtoiyqvgxnj3ks4gkai06o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdkdujfvbzmobr4noybwqws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rId7gmntxeter_p2hxxlogq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14182211eb6feba1a982678f8e1d46da7ca8608e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95e419ce0f1cef96992bad53fd26112c93b4f91e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5e43600c4e1598a1fe9d1d2c08fd4cf38a8b1aa.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪客照片，以及它無法證明的事</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>