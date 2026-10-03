--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Apple 錢包與 Google 錢包通行證</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">訪客證可以化身為 Apple 錢包或 Google 錢包中的通行證。本文說明通行證上有什麼、 下載按鈕出現在哪裡，以及由哪些設定啟用並套上品牌樣式。</w:t>
+        <w:t xml:space="preserve">訪客證可以化身為 Apple 錢包或 Google 錢包中的通行證。本文說明通行證上有什麼、下載按鈕出現在哪裡，以及由哪些設定啟用並套上品牌樣式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmi-kajab7vygca7tlpb28">
+      <w:hyperlink w:history="1" r:id="rIdygvp5hejcdebzwf7lpuzw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/the-apple-and-google-wallet-pass/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客通行證，就是把訪客證放進訪客手機本來就有的錢包 App —— iPhone 的 Apple 錢包、
 Android 的 Google 錢包 —— 變成一張卡片。它帶著與訪客證相同的 QR 碼，存了通行證的
 訪客不必安裝任何東西、不必翻找任何郵件，直接從鎖定畫面就能在接待處簽到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -761,51 +761,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不控制的東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">列印的訪客證。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 版面來自訪客標誌設計，不在這裡 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx-job9zftb4uzrsisdrvj">
+      <w:hyperlink w:history="1" r:id="rIdf7vkpfjtwhjavcghgatlx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證上會出現什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -854,51 +854,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 活動報名的通行證在活動管理模組有自己的開關和自己的圖像。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">長期通行證。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 承辦商的通行證另有專屬版本 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4ooxl2xkdi5vogk3eg-ey">
+      <w:hyperlink w:history="1" r:id="rId-zp1izhnjdv36yiypwzzp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為承辦商發出訪客長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1323,51 +1323,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmi-kajab7vygca7tlpb28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdx-job9zftb4uzrsisdrvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId4ooxl2xkdi5vogk3eg-ey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49b9b8e676cb9b76e5ebf7bf989350f91571c238.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7c0dbd55d597d9fbd911cc3e2f1662fbcaa744c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d260766f51958b67f2c928a11b20a32f07dfe60f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67540ab9010975722bd45a430110791c6c3d623f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f807b6c9276cddb73494ca3038d121b0de058e6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/920eec9717d7cc4f58e80803d84b361da3fcb50e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a05b2048d6e2adb9cefdd41caa5ac9c2b37b90c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdygvp5hejcdebzwf7lpuzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdf7vkpfjtwhjavcghgatlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId-zp1izhnjdv36yiypwzzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49b9b8e676cb9b76e5ebf7bf989350f91571c238.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7c0dbd55d597d9fbd911cc3e2f1662fbcaa744c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d260766f51958b67f2c928a11b20a32f07dfe60f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67540ab9010975722bd45a430110791c6c3d623f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f807b6c9276cddb73494ca3038d121b0de058e6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/920eec9717d7cc4f58e80803d84b361da3fcb50e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a05b2048d6e2adb9cefdd41caa5ac9c2b37b90c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Apple 錢包與 Google 錢包通行證</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>