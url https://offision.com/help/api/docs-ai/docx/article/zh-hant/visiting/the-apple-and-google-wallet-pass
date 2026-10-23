--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -26,87 +26,100 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Apple 錢包與 Google 錢包通行證</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">訪客證可以化身為 Apple 錢包或 Google 錢包中的通行證。本文說明通行證上有什麼、下載按鈕出現在哪裡，以及由哪些設定啟用並套上品牌樣式。</w:t>
+        <w:t xml:space="preserve">發出並設定來訪者Wallet通行證樣式，了解有效期、重新產生代碼、停用、重新啟用與刪除如何更新已發出的卡片。包括手機更新延遲與目前證件狀態驗證。 Apple通行證到期時間按訪客證有效期而非預約結束時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-19</w:t>
+        <w:t xml:space="preserve">2026-10-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdygvp5hejcdebzwf7lpuzw">
+      <w:hyperlink w:history="1" r:id="rIdeh0ai0e9z0pw9lmuirt6m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/the-apple-and-google-wallet-pass/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → visiting/mobile-pass (Apple通行證/Google通行證)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客通行證，就是把訪客證放進訪客手機本來就有的錢包 App —— iPhone 的 Apple 錢包、
 Android 的 Google 錢包 —— 變成一張卡片。它帶著與訪客證相同的 QR 碼，存了通行證的
 訪客不必安裝任何東西、不必翻找任何郵件，直接從鎖定畫面就能在接待處簽到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3609975"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="wallet-pass-journey-zh-hant" descr="通行證隨訪客證電郵送達；輕點一下便進入錢包，接待處掃描它就像掃描任何訪客證。" title="通行證隨訪客證電郵送達；輕點一下便進入錢包，接待處掃描它就像掃描任何訪客證。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -417,53 +430,51 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">一張卡片：您的品牌、這次到訪的資料，以及接待處掃描的 QR 碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">除了卡面上印的內容，通行證還知道自己屬於哪個時段。它會在到訪開始前後自動出現在
-[...1 lines deleted...]
-通行證也拒絕被轉傳到別人的手機。</w:t>
+        <w:t xml:space="preserve">Apple Wallet通行證以訪客證有效期的結束時間到期，而非預約到訪的結束時間。顯示的到訪時間及相關時段仍按預約設定。長期訪客證使用已設定的到期時間；未設期限時，Apple通行證也沒有到期時間。鎖定畫面是否出現通行證由Apple Wallet判斷，不保證顯示。Apple通行證亦限制分享至其他手機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">為什麼比留著電郵好</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="wallet-pass-benefits-zh-hant" descr="同一位訪客的兩種抵達：翻找收件匣裡的 QR 碼，或舉起已經顯示好的手機。" title="同一位訪客的兩種抵達：翻找收件匣裡的 QR 碼，或舉起已經顯示好的手機。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -497,52 +508,51 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同一位訪客的兩種抵達：翻找收件匣裡的 QR 碼，或舉起已經顯示好的手機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">電郵仍然有效 —— 通行證是它更快的一份副本。沒有網路也能從鎖定畫面打開，訪客走進
-大門的那一刻它已在畫面上，到訪結束後還會自己收拾乾淨。</w:t>
+        <w:t xml:space="preserve">已儲存的通行證可離線開啟。接待處仍會在出示代碼時檢查訪客證目前的有效狀態；卡片仍顯示不代表可進入。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">啟用與品牌樣式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">通行證只有一個開關和一組圖像，都在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Apple通行證/Google通行證</w:t>
       </w:r>
       <w:r>
@@ -722,90 +732,77 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">客製：標誌、橫幅與配色，以及兩種通行證的即時預覽。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不控制的東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">列印的訪客證。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 版面來自訪客標誌設計，不在這裡 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf7vkpfjtwhjavcghgatlx">
+      <w:hyperlink w:history="1" r:id="rIdtmta122ts6hradvv7ur8c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證上會出現什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -854,60 +851,95 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 活動報名的通行證在活動管理模組有自己的開關和自己的圖像。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">長期通行證。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 承辦商的通行證另有專屬版本 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-zp1izhnjdv36yiypwzzp">
+      <w:hyperlink w:history="1" r:id="rIdp-e5v2hqhj602_jqvahft">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為承辦商發出訪客長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">已發出的通行證會跟隨證件狀態</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">更改長期證件的有效期或來訪者代碼時，既有Wallet通行證也會更新。停用會使Apple通行證失效，並將Google通行證設為到期；重新啟用證件會恢復同一張通行證。刪除也會使通行證失效，但已刪除的證件不能重新啟用。操作請參閱</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdeuiuvebwrqoaharm9nhnx">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">結束長期證件</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">手機可能需要網路連線才能收到卡片更新。離線錢包仍顯示卡片，不代表證件有效：大堂會在出示代碼時檢查證件目前狀態。發出通行證須啟用來訪者通行證設定，不需要另外選擇行動通行證授權。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1323,51 +1355,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdygvp5hejcdebzwf7lpuzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdf7vkpfjtwhjavcghgatlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId-zp1izhnjdv36yiypwzzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49b9b8e676cb9b76e5ebf7bf989350f91571c238.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7c0dbd55d597d9fbd911cc3e2f1662fbcaa744c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d260766f51958b67f2c928a11b20a32f07dfe60f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67540ab9010975722bd45a430110791c6c3d623f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f807b6c9276cddb73494ca3038d121b0de058e6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/920eec9717d7cc4f58e80803d84b361da3fcb50e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a05b2048d6e2adb9cefdd41caa5ac9c2b37b90c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeh0ai0e9z0pw9lmuirt6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdtmta122ts6hradvv7ur8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdp-e5v2hqhj602_jqvahft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdeuiuvebwrqoaharm9nhnx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a56ffb0cc5e5695f175c79cf315de5830cb70cb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0642b77e947a2af8f2aae8405976a93ab42e635.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8b587f7851d3b6672999680bb8eda0548cd806d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b40a3e4bbaa9631bb7e7e8c54e98f88d4acbd3c5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee97bbf0e733cb49e59fb4c7fd9d530d04632120.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b1f1ed3a45cbf34537fd38192a45b32af156ffb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e83f8b02da8d54fb8957fec075ae9379e1693ccc.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Apple 錢包與 Google 錢包通行證</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>