--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">顯示或隱藏訪客編號</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">訪問規則可以把 QR Code 或六位數訪客編號從訪客收到的所有東西上移除 — 但編號 只在由外部系統發出編碼的訪客證上才隱藏得了，而且訪問涉及的每個地點都必須 一致同意。</w:t>
+        <w:t xml:space="preserve">訪問規則可以把 QR Code 或六位數訪客編號從訪客收到的所有東西上移除 — 但編號只在由外部系統發出編碼的訪客證上才隱藏得了，而且訪問涉及的每個地點都必須一致同意。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn78ik-nstcwrngvqpe-sa">
+      <w:hyperlink w:history="1" r:id="rIdnjg1qtmvjfbcwkl_fphdl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/show-or-hide-the-visitor-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客的訪客證載有兩種憑證：接待處掃描的 QR Code，以及可以在櫃檯唸出來的六位數
 訪客編號。兩個設定決定訪客實際看到哪一種 — 效力涵蓋訪客證電郵與簡訊、列印的
 訪客證、錢包通行證，以及手機上的訪客證頁面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -241,51 +241,51 @@
         <w:t xml:space="preserve">把 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示外部通行證編碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 關掉，編號就以同樣的方式消失，只留下 QR。但它是
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要求外部通行證編碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的子設定，而這正是大家跌倒的地方：它只對由您自己的訪客
 管理系統發出編碼的訪客證生效 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkca8umxf1hxeyth--4dtb">
+      <w:hyperlink w:history="1" r:id="rIdcszep7fsaie-xfy0xzjgo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社系統發出訪客證代碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 自行產生的編號隱藏不了。在一般的訪客證上，那六位數字 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">就是</w:t>
       </w:r>
@@ -990,51 +990,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn78ik-nstcwrngvqpe-sa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdkca8umxf1hxeyth--4dtb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90023089b0ee40c7bc1fd1e5b534b19041057c9d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/655d93516990b6c04464478bbf32a4886ead90e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d94c9d9c3e65c85e671c0e0413ac4d5eebe8ec0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnjg1qtmvjfbcwkl_fphdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdcszep7fsaie-xfy0xzjgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90023089b0ee40c7bc1fd1e5b534b19041057c9d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/655d93516990b6c04464478bbf32a4886ead90e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d94c9d9c3e65c85e671c0e0413ac4d5eebe8ec0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>顯示或隱藏訪客編號</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>