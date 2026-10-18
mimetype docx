--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnjg1qtmvjfbcwkl_fphdl">
+      <w:hyperlink w:history="1" r:id="rIdg44ixn1ofxrzjwbyyt5da">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/show-or-hide-the-visitor-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客的訪客證載有兩種憑證：接待處掃描的 QR Code，以及可以在櫃檯唸出來的六位數
 訪客編號。兩個設定決定訪客實際看到哪一種 — 效力涵蓋訪客證電郵與簡訊、列印的
 訪客證、錢包通行證，以及手機上的訪客證頁面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -241,51 +241,51 @@
         <w:t xml:space="preserve">把 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示外部通行證編碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 關掉，編號就以同樣的方式消失，只留下 QR。但它是
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要求外部通行證編碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的子設定，而這正是大家跌倒的地方：它只對由您自己的訪客
 管理系統發出編碼的訪客證生效 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcszep7fsaie-xfy0xzjgo">
+      <w:hyperlink w:history="1" r:id="rIdmu8wkifex0udmlnf8ecom">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社系統發出訪客證代碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 自行產生的編號隱藏不了。在一般的訪客證上，那六位數字 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">就是</w:t>
       </w:r>
@@ -990,51 +990,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnjg1qtmvjfbcwkl_fphdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdcszep7fsaie-xfy0xzjgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90023089b0ee40c7bc1fd1e5b534b19041057c9d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/655d93516990b6c04464478bbf32a4886ead90e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d94c9d9c3e65c85e671c0e0413ac4d5eebe8ec0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg44ixn1ofxrzjwbyyt5da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdmu8wkifex0udmlnf8ecom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ddbd81a491db4f21aafc5569d697a0e8fafa9ba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f44f9042ee555973acd7f6eb5af14c6d9cd01d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/127dab731318b3f287784433a88a722a52683f7c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>顯示或隱藏訪客編號</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>