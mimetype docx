--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg44ixn1ofxrzjwbyyt5da">
+      <w:hyperlink w:history="1" r:id="rIdwkksso6fmig2ndw7wijgq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/show-or-hide-the-visitor-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客的訪客證載有兩種憑證：接待處掃描的 QR Code，以及可以在櫃檯唸出來的六位數
 訪客編號。兩個設定決定訪客實際看到哪一種 — 效力涵蓋訪客證電郵與簡訊、列印的
 訪客證、錢包通行證，以及手機上的訪客證頁面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -241,51 +241,51 @@
         <w:t xml:space="preserve">把 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示外部通行證編碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 關掉，編號就以同樣的方式消失，只留下 QR。但它是
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要求外部通行證編碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的子設定，而這正是大家跌倒的地方：它只對由您自己的訪客
 管理系統發出編碼的訪客證生效 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmu8wkifex0udmlnf8ecom">
+      <w:hyperlink w:history="1" r:id="rIdmcrvxokqjuiwohjyd7_yb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社系統發出訪客證代碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 自行產生的編號隱藏不了。在一般的訪客證上，那六位數字 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">就是</w:t>
       </w:r>
@@ -990,51 +990,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg44ixn1ofxrzjwbyyt5da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdmu8wkifex0udmlnf8ecom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ddbd81a491db4f21aafc5569d697a0e8fafa9ba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f44f9042ee555973acd7f6eb5af14c6d9cd01d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/127dab731318b3f287784433a88a722a52683f7c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwkksso6fmig2ndw7wijgq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdmcrvxokqjuiwohjyd7_yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ddbd81a491db4f21aafc5569d697a0e8fafa9ba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f44f9042ee555973acd7f6eb5af14c6d9cd01d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/127dab731318b3f287784433a88a722a52683f7c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>顯示或隱藏訪客編號</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>