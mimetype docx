--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -26,93 +26,101 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">指引訪客前往到訪的房間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">讓大堂螢幕在客人抵達時交給他要去的房間、房間所在的樓層，以及一張標示出那個房間的平面圖；螢幕本身畫在平面圖上時，還會多一個「閣下在此」的圖釘。有四件事必須成立，少了任何一件，客人看到的就只是一個簡單的完成畫面。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 讓大堂螢幕在客人抵達時交給他要去的房間、房間所在的樓層，以及一張標示出那個房間的平面圖；螢幕本身畫在平面圖上時，還會多一個「閣下在此」的圖釘。有四件事必須成立，少了任何一件，客人看到的就只是一個簡單的完成畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfvqarsxpclqvv85aafh26">
+      <w:hyperlink w:history="1" r:id="rIdm84rf-nwagewh1hz9yygs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/show-a-visitor-the-way-to-their-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">當客人在大堂螢幕上自己報到，螢幕可以停下正在播的內容，把目的地交給他：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">您要去的
 地方是這裡。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 接著是房間名稱、它的樓層與建築物，以及一張標示出那個房間的平面圖。
 如果螢幕本身在平面圖上有自己的位置，旁邊還會有第二張小地圖標出</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">閣下在此</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，讓
 客人一眼看見這段路的兩端。它會在一分鐘後自行關閉，或在客人按</w:t>
       </w:r>
@@ -129,64 +137,83 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有任何開關可以啟用它。它在四件事都成立時出現，而這一頁講的就是那四件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要訪客管理與樓層平面圖的寫入權限，以及一個已經在播放訪客內容的大堂螢幕 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkwvvgzhux98_elgy8dq11">
+      <w:hyperlink w:history="1" r:id="rIdzmanqx-ps45ncf6eklygi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定給訪客看的大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Classic 使用畫出的房間區域；Map 2.0 使用指派至該房間的場景物件。請確認目的樓層選擇的地圖類型，Map 2.0 需</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9iu-ha08occrxgw93gvuz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">指派房間</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。下列抵達圖片示範 Classic。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 到訪必須指定房間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只指定建築物的到訪沒有目的地可畫。請在寫邀請時指定房間，或直接從已經佔住那個房間
 的預約去邀請客人 — 這樣產生的到訪會把預約的房間一起帶過來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果一筆到訪指定了多個房間，或客人當天有好幾筆到訪，螢幕會挑</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -225,87 +252,76 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (訪問地點)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在建築物的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁勾選它 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduk0hmihryxqrc45q_iwpq">
+      <w:hyperlink w:history="1" r:id="rIdxf47mq1a2fa2fvvh91ibg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓建築物接受訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. 那個房間必須在樓層平面圖上</w:t>
+        <w:t xml:space="preserve">3. 將房間連至實際使用的地圖</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">房間需要有</w:t>
-[...10 lines deleted...]
-和完全沒有樓層的房間一樣被略過：兩半都通過，螢幕才會畫任何東西。</w:t>
+        <w:t xml:space="preserve">房間需要樓層及該樓層啟用地圖上的位置。Classic 使用畫出的房間區域，Map 2.0 使用已指派場景物件。只有樓層並不足夠。測試抵達畫面前，請確認所選類型和房間連結。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 客人必須在那個螢幕報到</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是大堂螢幕的行為，其他地方都沒有。接待員在櫃檯替人報到看不到平面圖，用自己手機
 報到的客人則會被告知到接待處領取訪客證。如果目的地很重要，客人就得用那個螢幕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認是否成功</w:t>
@@ -415,215 +431,215 @@
       <w:r>
         <w:t xml:space="preserve">客人看到的是簡單的完成畫面 — 已報到，以及到哪裡領訪客證。那是後備畫面，不是錯誤，
 而且原因只有四個：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3370"/>
-        <w:gridCol w:w="5990"/>
+        <w:gridCol w:w="2905"/>
+        <w:gridCol w:w="6455"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3370"/>
+            <w:tcW w:type="dxa" w:w="2905"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">你看到什麼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5990"/>
+            <w:tcW w:type="dxa" w:w="6455"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">缺了什麼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3370"/>
+            <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">完成畫面，沒說房間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5990"/>
+            <w:tcW w:type="dxa" w:w="6455"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">到訪沒有指定房間，或指定的房間不是訪問地點</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3370"/>
+            <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">只有某一位客人是完成畫面</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5990"/>
+            <w:tcW w:type="dxa" w:w="6455"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">那位客人的到訪已經結束 — 只有進行中或還沒開始的到訪會被畫出來</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3370"/>
+            <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">有房間與樓層，但沒有平面圖</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5990"/>
+            <w:tcW w:type="dxa" w:w="6455"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">房間有樓層，但沒有在上面畫出範圍</w:t>
+              <w:t xml:space="preserve">房間未連至所選地圖：Classic 需要房間區域，Map 2.0 需要已指派物件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3370"/>
+            <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">有目的地地圖，但沒有</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">閣下在此</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5990"/>
+            <w:tcW w:type="dxa" w:w="6455"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">螢幕本身在平面圖上沒有位置。請設定設備的所在地</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
@@ -1186,51 +1202,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfvqarsxpclqvv85aafh26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdkwvvgzhux98_elgy8dq11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIduk0hmihryxqrc45q_iwpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb28ea2ff9b1f4c548dba6a4e225611d2a8f72d3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14e5dfa15204b8d82948c697f3b08422678ffce9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm84rf-nwagewh1hz9yygs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdzmanqx-ps45ncf6eklygi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId9iu-ha08occrxgw93gvuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdxf47mq1a2fa2fvvh91ibg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9595e2e49903f56d4820583626c6a149533b2d3b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9f2e82fae0b96f116ec08f20aceee8b4fde119b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>指引訪客前往到訪的房間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>