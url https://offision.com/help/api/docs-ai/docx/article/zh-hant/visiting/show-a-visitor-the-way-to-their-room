--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm84rf-nwagewh1hz9yygs">
+      <w:hyperlink w:history="1" r:id="rIdzpb-96p9lsnj8bghen7wo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/show-a-visitor-the-way-to-their-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當客人在大堂螢幕上自己報到，螢幕可以停下正在播的內容，把目的地交給他：</w:t>
@@ -137,70 +137,70 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有任何開關可以啟用它。它在四件事都成立時出現，而這一頁講的就是那四件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要訪客管理與樓層平面圖的寫入權限，以及一個已經在播放訪客內容的大堂螢幕 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzmanqx-ps45ncf6eklygi">
+      <w:hyperlink w:history="1" r:id="rIdtlwp3syd6481cf1a02yio">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定給訪客看的大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Classic 使用畫出的房間區域；Map 2.0 使用指派至該房間的場景物件。請確認目的樓層選擇的地圖類型，Map 2.0 需</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9iu-ha08occrxgw93gvuz">
+      <w:hyperlink w:history="1" r:id="rIdrqmg2bhre9uc_decmlpxv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指派房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。下列抵達圖片示範 Classic。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 到訪必須指定房間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只指定建築物的到訪沒有目的地可畫。請在寫邀請時指定房間，或直接從已經佔住那個房間
@@ -252,51 +252,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (訪問地點)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在建築物的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁勾選它 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxf47mq1a2fa2fvvh91ibg">
+      <w:hyperlink w:history="1" r:id="rIdtw0x_bujlkzi96qdccg9u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓建築物接受訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 將房間連至實際使用的地圖</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">房間需要樓層及該樓層啟用地圖上的位置。Classic 使用畫出的房間區域，Map 2.0 使用已指派場景物件。只有樓層並不足夠。測試抵達畫面前，請確認所選類型和房間連結。</w:t>
@@ -1202,51 +1202,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm84rf-nwagewh1hz9yygs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdzmanqx-ps45ncf6eklygi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId9iu-ha08occrxgw93gvuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdxf47mq1a2fa2fvvh91ibg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9595e2e49903f56d4820583626c6a149533b2d3b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9f2e82fae0b96f116ec08f20aceee8b4fde119b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzpb-96p9lsnj8bghen7wo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdtlwp3syd6481cf1a02yio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdrqmg2bhre9uc_decmlpxv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdtw0x_bujlkzi96qdccg9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9595e2e49903f56d4820583626c6a149533b2d3b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9f2e82fae0b96f116ec08f20aceee8b4fde119b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>指引訪客前往到訪的房間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>