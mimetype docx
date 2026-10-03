--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讓訪客連上加密的 WPA-Enterprise 網路</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">為 Cisco Meraki、UniFi、TP-Link、Ruckus 或任何標準存取點建立訪客 WiFi 項目， 把存取點指向 Offision 的 RADIUS 伺服器，讓訪客用訪客證上的使用者名稱和密碼 連線。</w:t>
+        <w:t xml:space="preserve">為 Cisco Meraki、UniFi、TP-Link、Ruckus 或任何標準存取點建立訪客 WiFi 項目，把存取點指向 Offision 的 RADIUS 伺服器，讓訪客用訪客證上的使用者名稱和密碼連線。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ubamahppti24c6nslenv">
+      <w:hyperlink w:history="1" r:id="rIduf3zbggbtzvzij5v7apws">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/set-up-radius-visitor-wifi/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 您需要 WiFi 控制器的管理員權限、每個網路一個 </w:t>
@@ -406,51 +406,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">RADIUS 項目的基本頁面 — 有登入規則，沒有網路名稱欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個欄位的說明都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnzflxazjv_fi89nqb3rvp">
+      <w:hyperlink w:history="1" r:id="rIdyzwm68rzg0_su3mfsaier">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這一頁沒有
 網路名稱欄位：加密網路的名字在您的控制器上，而它的安全性來自每位訪客各自的
 登入，不是共用密碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把 RADIUS 數值抄進控制器</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -867,51 +867,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1872"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客證沒印 WiFi 資料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">RADIUS 品牌本來如此 — 請參閱</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkjhsevzksltijaqyhoqba">
+            <w:hyperlink w:history="1" r:id="rId79li3m4lp75xqv7rd6ise">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客證能印什麼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1341,51 +1341,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0ubamahppti24c6nslenv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rIdnzflxazjv_fi89nqb3rvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-wifi-settings-reference/" TargetMode="External"/><Relationship Id="rIdkjhsevzksltijaqyhoqba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/444d4817e6019a530382454a6b9a59054b17e461.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9309c1cc99b2c9b9d1d46932fa8afd973b9830e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f8c8d19c7e6f7c4d20caddc4f8f0a9844de3001.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduf3zbggbtzvzij5v7apws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rIdyzwm68rzg0_su3mfsaier" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-wifi-settings-reference/" TargetMode="External"/><Relationship Id="rId79li3m4lp75xqv7rd6ise" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/444d4817e6019a530382454a6b9a59054b17e461.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9309c1cc99b2c9b9d1d46932fa8afd973b9830e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f8c8d19c7e6f7c4d20caddc4f8f0a9844de3001.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓訪客連上加密的 WPA-Enterprise 網路</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>