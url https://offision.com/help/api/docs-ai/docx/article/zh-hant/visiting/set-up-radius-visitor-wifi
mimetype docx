--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduf3zbggbtzvzij5v7apws">
+      <w:hyperlink w:history="1" r:id="rIdokhpc1h5vydhatfacjfum">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/set-up-radius-visitor-wifi/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 您需要 WiFi 控制器的管理員權限、每個網路一個 </w:t>
@@ -406,51 +406,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">RADIUS 項目的基本頁面 — 有登入規則，沒有網路名稱欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個欄位的說明都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyzwm68rzg0_su3mfsaier">
+      <w:hyperlink w:history="1" r:id="rIdchriuzlqp949i1lyusyfp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這一頁沒有
 網路名稱欄位：加密網路的名字在您的控制器上，而它的安全性來自每位訪客各自的
 登入，不是共用密碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把 RADIUS 數值抄進控制器</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -867,51 +867,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1872"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客證沒印 WiFi 資料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">RADIUS 品牌本來如此 — 請參閱</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId79li3m4lp75xqv7rd6ise">
+            <w:hyperlink w:history="1" r:id="rIdvrmabcgxkkb94zr7jch8b">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客證能印什麼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1341,51 +1341,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduf3zbggbtzvzij5v7apws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rIdyzwm68rzg0_su3mfsaier" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-wifi-settings-reference/" TargetMode="External"/><Relationship Id="rId79li3m4lp75xqv7rd6ise" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/444d4817e6019a530382454a6b9a59054b17e461.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9309c1cc99b2c9b9d1d46932fa8afd973b9830e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f8c8d19c7e6f7c4d20caddc4f8f0a9844de3001.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdokhpc1h5vydhatfacjfum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rIdchriuzlqp949i1lyusyfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-wifi-settings-reference/" TargetMode="External"/><Relationship Id="rIdvrmabcgxkkb94zr7jch8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dee24b4601dce8d604aa7a1a2c6773a974a8f489.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6166ac6e8875c940d10e6f19d82f49ae40a36ca.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c21dbbe7f47c3ad3d944c43dbc10b5920f93ef87.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓訪客連上加密的 WPA-Enterprise 網路</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>