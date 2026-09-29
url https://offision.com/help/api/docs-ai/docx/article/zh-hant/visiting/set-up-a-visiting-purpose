--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmloyzg08qvdy9jf0acy4i">
+      <w:hyperlink w:history="1" r:id="rIdc4buld6tbjsnbjvjcpk-f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/set-up-a-visiting-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問目的是一個人前來的原因，也是伴隨這個原因而來的表格。面試、送貨、承辦商施工，機制完全一樣，只是問的問題不同：訪問目的決定要收集哪些資料、要不要拍照、要同意哪些條款、要填哪些問卷，以及其中哪些可以留空。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它只會被選一次 — 由發出邀請的員工，或由登記自行到訪者的接待人員選定 — 之後的每一個環節都讀取它。</w:t>
@@ -474,51 +474,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 確認儲存訪客所用的識別鍵</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新的訪問目的一開始就是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電郵地址</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，對大多數機構來說這就是正確答案。這個識別鍵決定今天站在櫃檯的人，是不是上個月那一筆紀錄。如果這裡的訪客多半沒有公司電郵，或已經有外部編號可以辨認他們，請在第一次訪問之前先改掉。這是值得先讀一遍的設定：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmrokf_v5sp60lcmzjbtzz">
+      <w:hyperlink w:history="1" r:id="rIdig3p9akgnp6jlfqhli5tc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 如何判斷兩次訪問是同一個人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 選擇要問哪些資料</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1408,51 +1408,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 儲存</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存後編輯畫面關閉，這個訪問目的立即生效 — 下一張有人打開的邀請就會看到它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">之後選取該列會打開一個面板，其餘操作都在那裡：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ee671tyrgtqqs-hfodtx">
+      <w:hyperlink w:history="1" r:id="rIdkkvfwava-vyby49i0gwsq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把它設為預設、複製它，以及刪除時後續到訪會怎麼樣</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 確認成果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用新的訪問目的邀請自己一次，或打開接待處的自行到訪表格並選用它。你設為必需的欄位應該就是不能略過的那些，拍照步驟只在你要求照片時才出現，而你剔選的每一份問卷都應該各成一個步驟。</w:t>
@@ -2317,51 +2317,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmloyzg08qvdy9jf0acy4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdmrokf_v5sp60lcmzjbtzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rId0ee671tyrgtqqs-hfodtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a66d51f3fd4919252e5b3ab5d57f0ca61010e9d6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/834862851a0a4bfe892dbc49406ed113f93a77e5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/008f714b1dd1c26cc0b1e291269f7cbbadd2d0f2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2715fd66e060e7625c97f32b1be0e7d0651b0ef3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdc4buld6tbjsnbjvjcpk-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdig3p9akgnp6jlfqhli5tc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdkkvfwava-vyby49i0gwsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a66d51f3fd4919252e5b3ab5d57f0ca61010e9d6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/834862851a0a4bfe892dbc49406ed113f93a77e5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/008f714b1dd1c26cc0b1e291269f7cbbadd2d0f2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2715fd66e060e7625c97f32b1be0e7d0651b0ef3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定訪問目的</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>