--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,71 +42,84 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">訪問目的就是每位訪客會看到的表格：要收集哪些資料、要不要拍照、要同意哪些條款和填哪些問卷，以及訪客記錄用什麼識別鍵儲存。大約十五分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc4buld6tbjsnbjvjcpk-f">
+      <w:hyperlink w:history="1" r:id="rIdqn5a9hn7dsmsrl-uuzbsw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/set-up-a-visiting-purpose/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-type (訪問目的)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問目的是一個人前來的原因，也是伴隨這個原因而來的表格。面試、送貨、承辦商施工，機制完全一樣，只是問的問題不同：訪問目的決定要收集哪些資料、要不要拍照、要同意哪些條款、要填哪些問卷，以及其中哪些可以留空。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它只會被選一次 — 由發出邀請的員工，或由登記自行到訪者的接待人員選定 — 之後的每一個環節都讀取它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
@@ -155,155 +168,106 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">機制只有一套，問法卻有三種。每個訪問目的都從同一份清單出發，決定要問哪些、問得多嚴。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-你需要訪客管理的寫入權限。每個機構本來就有 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">，所以這通常是調整既有的一個，而不是從零開始。</w:t>
+你需要訪客管理的寫入權限。可調整現有目的；提供的目的及預設須</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqtuw-lyjkfevjoxmdgpc3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">逐座建築物設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟訪問目的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它在訪客管理選單的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">邀請訪客設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 之下，與訪問表格、訪客屬性和訪客問卷並列。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">清單會把每個訪問目的的 </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> 標記：那是每一張邀請和每一次自行到訪都會預先選好的訪問目的。</w:t>
+        <w:t xml:space="preserve">清單顯示各目的的必填及選填資料和問卷。可用目的及初始選擇由建築物決定，請在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪問地點 → 編輯 → 設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">配置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1714500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-purpose-list-zh-hant" descr="這個租戶的訪問目的，每一列都寫明它會問些什麼。" title="這個租戶的訪問目的，每一列都寫明它會問些什麼。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -326,63 +290,50 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">這個租戶的訪問目的，每一列都寫明它會問些什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 為它命名</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會從 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -474,51 +425,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 確認儲存訪客所用的識別鍵</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新的訪問目的一開始就是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電郵地址</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，對大多數機構來說這就是正確答案。這個識別鍵決定今天站在櫃檯的人，是不是上個月那一筆紀錄。如果這裡的訪客多半沒有公司電郵，或已經有外部編號可以辨認他們，請在第一次訪問之前先改掉。這是值得先讀一遍的設定：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdig3p9akgnp6jlfqhli5tc">
+      <w:hyperlink w:history="1" r:id="rIdmpjvxfwquoqoi-vxladp8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 如何判斷兩次訪問是同一個人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 選擇要問哪些資料</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1398,70 +1349,70 @@
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitor-survey (訪客問卷)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 儲存</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">儲存後編輯畫面關閉，這個訪問目的立即生效 — 下一張有人打開的邀請就會看到它。</w:t>
+        <w:t xml:space="preserve">儲存後編輯畫面關閉；只有提供此目的的建築物，才會在新邀請中顯示它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">之後選取該列會打開一個面板，其餘操作都在那裡：</w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdkkvfwava-vyby49i0gwsq">
+        <w:t xml:space="preserve">選取目的可開啟編輯、複製及刪除。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdgu4jrjiriiq3z2e13pvzx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">把它設為預設、複製它，以及刪除時後續到訪會怎麼樣</w:t>
+          <w:t xml:space="preserve">建築物預設與刪除處理</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">。</w:t>
+        <w:t xml:space="preserve">另行設定；使用指定目的的建築物須先加入新目的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 確認成果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用新的訪問目的邀請自己一次，或打開接待處的自行到訪表格並選用它。你設為必需的欄位應該就是不能略過的那些，拍照步驟只在你要求照片時才出現，而你剔選的每一份問卷都應該各成一個步驟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果某個你設為必需的欄位沒有被問到，請確認你編輯的是表格實際選用的那個訪問目的 — 預設值是系統替你選的，很容易設定了一個訪問目的卻測試了另一個。</w:t>
       </w:r>
@@ -2317,51 +2268,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdc4buld6tbjsnbjvjcpk-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdig3p9akgnp6jlfqhli5tc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdkkvfwava-vyby49i0gwsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a66d51f3fd4919252e5b3ab5d57f0ca61010e9d6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/834862851a0a4bfe892dbc49406ed113f93a77e5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/008f714b1dd1c26cc0b1e291269f7cbbadd2d0f2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2715fd66e060e7625c97f32b1be0e7d0651b0ef3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqn5a9hn7dsmsrl-uuzbsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdqtuw-lyjkfevjoxmdgpc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdmpjvxfwquoqoi-vxladp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdgu4jrjiriiq3z2e13pvzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3aed3dcffeae1c6fb21637d18ffcefc7ed7e8199.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f739cf3ff0221a24a7a0e83f6df6b96f9d88416.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fb3a3fbbe99d84892438b245bb3af03e6621f1b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b3ddeaf69e6c31a2de310e5cb05f241f58f4a85.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定訪問目的</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>