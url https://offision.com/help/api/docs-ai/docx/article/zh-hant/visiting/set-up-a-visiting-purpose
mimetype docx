--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqn5a9hn7dsmsrl-uuzbsw">
+      <w:hyperlink w:history="1" r:id="rId2aqrianpklqe8zljpqfxk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/set-up-a-visiting-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-type (訪問目的)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -170,51 +170,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">機制只有一套，問法卻有三種。每個訪問目的都從同一份清單出發，決定要問哪些、問得多嚴。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要訪客管理的寫入權限。可調整現有目的；提供的目的及預設須</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqtuw-lyjkfevjoxmdgpc3">
+      <w:hyperlink w:history="1" r:id="rIdy2iblxcpeu41pmtnmkg6q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">逐座建築物設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟訪問目的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它在訪客管理選單的 </w:t>
@@ -425,51 +425,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 確認儲存訪客所用的識別鍵</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新的訪問目的一開始就是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電郵地址</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，對大多數機構來說這就是正確答案。這個識別鍵決定今天站在櫃檯的人，是不是上個月那一筆紀錄。如果這裡的訪客多半沒有公司電郵，或已經有外部編號可以辨認他們，請在第一次訪問之前先改掉。這是值得先讀一遍的設定：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmpjvxfwquoqoi-vxladp8">
+      <w:hyperlink w:history="1" r:id="rIdkh0h62xycsmygnhc1oro9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 如何判斷兩次訪問是同一個人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 選擇要問哪些資料</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1359,51 +1359,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 儲存</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存後編輯畫面關閉；只有提供此目的的建築物，才會在新邀請中顯示它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選取目的可開啟編輯、複製及刪除。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgu4jrjiriiq3z2e13pvzx">
+      <w:hyperlink w:history="1" r:id="rIdfkasqnrd8tstt6a0swizb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建築物預設與刪除處理</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">另行設定；使用指定目的的建築物須先加入新目的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 確認成果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用新的訪問目的邀請自己一次，或打開接待處的自行到訪表格並選用它。你設為必需的欄位應該就是不能略過的那些，拍照步驟只在你要求照片時才出現，而你剔選的每一份問卷都應該各成一個步驟。</w:t>
@@ -2268,51 +2268,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqn5a9hn7dsmsrl-uuzbsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdqtuw-lyjkfevjoxmdgpc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdmpjvxfwquoqoi-vxladp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdgu4jrjiriiq3z2e13pvzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3aed3dcffeae1c6fb21637d18ffcefc7ed7e8199.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f739cf3ff0221a24a7a0e83f6df6b96f9d88416.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fb3a3fbbe99d84892438b245bb3af03e6621f1b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b3ddeaf69e6c31a2de310e5cb05f241f58f4a85.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2aqrianpklqe8zljpqfxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdy2iblxcpeu41pmtnmkg6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdkh0h62xycsmygnhc1oro9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdfkasqnrd8tstt6a0swizb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3aed3dcffeae1c6fb21637d18ffcefc7ed7e8199.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f739cf3ff0221a24a7a0e83f6df6b96f9d88416.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fb3a3fbbe99d84892438b245bb3af03e6621f1b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b3ddeaf69e6c31a2de310e5cb05f241f58f4a85.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定訪問目的</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>