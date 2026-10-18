--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1goxuu_h_017igrdeblzu">
+      <w:hyperlink w:history="1" r:id="rIdnnbafzzrkfb7vhlmecc1l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/screen-visitors-against-a-black-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">機構早已決定不讓進來的人走到接待處，要求進入。這一頁背後的問題是：在訪客證
 列印之前，Offision 能不能認出這個人，並且自己把他擋下來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -271,51 +271,51 @@
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">手機號碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 或
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">查詢鍵</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——就是日後有人到達時用來比對的依據，所以它必須是那個人真的會在門口
 交出來的資料。請對準他將會使用的來訪目的所用的識別鍵：哪一個鍵比對什麼，寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5zdquhgkgpk0lnk_p5pui">
+      <w:hyperlink w:history="1" r:id="rIdw-5drkqg1vl47shwobm7f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 怎樣知道兩次到訪是同一個人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後選取那一行，選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">加入黑名單</w:t>
       </w:r>
@@ -668,51 +668,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (訪客管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把拒絕變成一個決定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把警告變成拒絕的，就是這一步。在覆蓋那座建築物的到訪規則上開啟批核——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfgrli04mbryyfvltehnzt">
+      <w:hyperlink w:history="1" r:id="rIdtzidfi_h6baxlsyrpsjqu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在訪客收到邀請之前先要批核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 從此在有人作出決定之前，什麼都不會發出：沒有邀請、沒有代碼、沒有訪客證。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在批核人的清單裡，每一位訪客都有自己的剔號和交叉，被標記的訪客名字旁邊會帶著
 一個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -897,51 +897,51 @@
 列印出來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會擋閘機。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 被讀取的代碼是按訪客證來判斷——尚未生效、已過期、建築物
 不符、已簽退、等待批核、已拒絕、已取消、找不到——而不是按人。被標記的訪客
 只要手上的訪客證有效而且已批核，就會被放行。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsmqkbtmpqslljje7tnszk">
+      <w:hyperlink w:history="1" r:id="rIdlnv2k1jd7ainrr0hcgwub">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證 API 回答什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1015,51 +1015,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">到訪規則可以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">整個電郵網域一併拒絕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——公開郵箱服務，或你自己列出的一份清單。
 那是按地址來自哪裡來決定收與不收，永遠不是按人是誰，所以攔不住指名的某一個人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">或者在你自己的閘口拒絕。你控制的閘機可以先問 Offision 這張訪客證是否有效，把
 你自己的名單套上去，然後才開閘——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_jyvab-lrr7ugbhk4o9zj">
+      <w:hyperlink w:history="1" r:id="rIds-rlph3o1v_buvcddrila">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 Offision 訪客證打開你的閘門</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 以訪客事件觸發的自動化可以發警報、通知保安或留下記錄，但沒有否決權：輪到它執行
 的時候，這次抵達已經被接受了。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
@@ -1486,51 +1486,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1goxuu_h_017igrdeblzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rId5zdquhgkgpk0lnk_p5pui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdfgrli04mbryyfvltehnzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdsmqkbtmpqslljje7tnszk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rId_jyvab-lrr7ugbhk4o9zj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77fc4207cd765286b7179160d634e81bdb86b377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28fffbe04d0baaa45ba4cba818361c92a505d425.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc1cfe84010213ae14ceffd0daebdbc43591e565.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b5d526f05809fdbb986e3d51aee6fe145770e50.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/504505cfed008f7026688a6091af0fd3b19db82e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnnbafzzrkfb7vhlmecc1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIdw-5drkqg1vl47shwobm7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdtzidfi_h6baxlsyrpsjqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdlnv2k1jd7ainrr0hcgwub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIds-rlph3o1v_buvcddrila" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d5bcbeb1dd2e3e9b4fb7ac796f8ddf96e9c6b79.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24cc80fa227567501c56bf979d783667ba95d12e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1aa38fc32299a27d43faa01c555b23abf6a50a4f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4225a73d3ab4037b4570898dd334c52cf4fafe9f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1205d289e96b2366102a39b5d3dd8edb4f460ed6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>以黑名單審查訪客</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>