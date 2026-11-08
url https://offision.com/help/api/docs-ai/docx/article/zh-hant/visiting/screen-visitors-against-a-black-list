--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnnbafzzrkfb7vhlmecc1l">
+      <w:hyperlink w:history="1" r:id="rIdvwdojsbsufbhp2vt6a_ih">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/screen-visitors-against-a-black-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">機構早已決定不讓進來的人走到接待處，要求進入。這一頁背後的問題是：在訪客證
 列印之前，Offision 能不能認出這個人，並且自己把他擋下來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -271,51 +271,51 @@
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">手機號碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 或
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">查詢鍵</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——就是日後有人到達時用來比對的依據，所以它必須是那個人真的會在門口
 交出來的資料。請對準他將會使用的來訪目的所用的識別鍵：哪一個鍵比對什麼，寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw-5drkqg1vl47shwobm7f">
+      <w:hyperlink w:history="1" r:id="rIdkpgzybxu9re8m0zczxvyr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 怎樣知道兩次到訪是同一個人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後選取那一行，選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">加入黑名單</w:t>
       </w:r>
@@ -668,51 +668,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (訪客管理)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把拒絕變成一個決定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把警告變成拒絕的，就是這一步。在覆蓋那座建築物的到訪規則上開啟批核——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtzidfi_h6baxlsyrpsjqu">
+      <w:hyperlink w:history="1" r:id="rId43eovo0vm3re_guxjvmqb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在訪客收到邀請之前先要批核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 從此在有人作出決定之前，什麼都不會發出：沒有邀請、沒有代碼、沒有訪客證。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在批核人的清單裡，每一位訪客都有自己的剔號和交叉，被標記的訪客名字旁邊會帶著
 一個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -897,51 +897,51 @@
 列印出來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會擋閘機。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 被讀取的代碼是按訪客證來判斷——尚未生效、已過期、建築物
 不符、已簽退、等待批核、已拒絕、已取消、找不到——而不是按人。被標記的訪客
 只要手上的訪客證有效而且已批核，就會被放行。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlnv2k1jd7ainrr0hcgwub">
+      <w:hyperlink w:history="1" r:id="rIde2hgoq6k5hm9x6iawra4h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證 API 回答什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1015,51 +1015,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">到訪規則可以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">整個電郵網域一併拒絕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——公開郵箱服務，或你自己列出的一份清單。
 那是按地址來自哪裡來決定收與不收，永遠不是按人是誰，所以攔不住指名的某一個人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">或者在你自己的閘口拒絕。你控制的閘機可以先問 Offision 這張訪客證是否有效，把
 你自己的名單套上去，然後才開閘——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds-rlph3o1v_buvcddrila">
+      <w:hyperlink w:history="1" r:id="rId5oef9yyddauwesqn1dnis">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 Offision 訪客證打開你的閘門</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 以訪客事件觸發的自動化可以發警報、通知保安或留下記錄，但沒有否決權：輪到它執行
 的時候，這次抵達已經被接受了。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
@@ -1486,51 +1486,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnnbafzzrkfb7vhlmecc1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIdw-5drkqg1vl47shwobm7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdtzidfi_h6baxlsyrpsjqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdlnv2k1jd7ainrr0hcgwub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIds-rlph3o1v_buvcddrila" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d5bcbeb1dd2e3e9b4fb7ac796f8ddf96e9c6b79.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24cc80fa227567501c56bf979d783667ba95d12e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1aa38fc32299a27d43faa01c555b23abf6a50a4f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4225a73d3ab4037b4570898dd334c52cf4fafe9f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1205d289e96b2366102a39b5d3dd8edb4f460ed6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvwdojsbsufbhp2vt6a_ih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIdkpgzybxu9re8m0zczxvyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rId43eovo0vm3re_guxjvmqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIde2hgoq6k5hm9x6iawra4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rId5oef9yyddauwesqn1dnis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d5bcbeb1dd2e3e9b4fb7ac796f8ddf96e9c6b79.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24cc80fa227567501c56bf979d783667ba95d12e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1aa38fc32299a27d43faa01c555b23abf6a50a4f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4225a73d3ab4037b4570898dd334c52cf4fafe9f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1205d289e96b2366102a39b5d3dd8edb4f460ed6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>以黑名單審查訪客</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>