--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">需要批核的到訪，在有人決定之前，訪客什麼都收不到。本文說明在哪裡指定審批人、審批人看到什麼，以及邀請人和訪客各自會收到什麼通知。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-19</w:t>
+        <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqg2ufoj59kyolkt_wkusj">
+      <w:hyperlink w:history="1" r:id="rIdvoaq68wxfgsz4avljonj6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/require-approval-before-a-visitor-is-invited/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2628900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-approval-gate-zh-hant" descr="在有人決定之前，訪客收不到電郵、訪客證或編號。拒絕只會通知邀請人。" title="在有人決定之前，訪客收不到電郵、訪客證或編號。拒絕只會通知邀請人。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -408,51 +408,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 開啟它</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客批核</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">之後，審批人欄位才會在下方出現；在此之前沒有任何東西可以設定。這一頁現在不只有批核 —— 誰可以邀請訪客、他們的邀請屬於哪個組織單位，都在這裡，說明見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhruwedpwbhoevuyqhsj13">
+      <w:hyperlink w:history="1" r:id="rIdghxicfdxzz112zzkeotmq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客邀請設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3295650"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-approval-turn-on-zh-hant" descr="只有一個開關，其餘設定要開啟後才出現。" title="只有一個開關，其餘設定要開啟後才出現。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -822,57 +822,60 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟申請後，會看到由誰邀請、在哪裡、什麼時候、以哪個來訪目的，然後是這次到訪的每一位訪客，各自帶有一個剔號和一個交叉。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全部批准</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">和</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全部拒絕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">可以一次過設定。列在</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdpbqkcjoz0ll5gft06pxhi">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">黑名單</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">上的訪客會在這個清單中標示出來，這正是標示他們的用意。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個畫面有兩點容易被忽略。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1334,51 +1337,51 @@
         <w:t xml:space="preserve">它不是多層審批。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一組審批人、一個決定，沒有升級呈報，也不會按訪客的邀請人分派。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會改變訪客被問到的欄位。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是來訪目的，請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2ofgwgf8dd6ompk_t3xii">
+      <w:hyperlink w:history="1" r:id="rId2h96e30drpqsp95kkms0d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定來訪目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在門口等待中的到訪:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 在入口處，批核凌駕一切。仍在等待批核的訪客，不論時間是否符合，都會被拒絕並顯示</w:t>
@@ -1839,51 +1842,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqg2ufoj59kyolkt_wkusj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdhruwedpwbhoevuyqhsj13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rId2ofgwgf8dd6ompk_t3xii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a64412c607c826296ec00650d8dd3424b5c6c99.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ac6da788fb9df53f3abd885b87784e6fa36cf81.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c18e6a750a49d0a6285f6c402bf128bfb6802b74.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2439240bce5bfa67b087b00c04557402ed015545.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ceca06d39bead74739f573e56b90269f19f84db7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1be29bfdb0bcb580993dd56ea0aa3df5f9019b9a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72552be4122f420ce5534edb01fe1d4a9b067d8d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ee73657bf2bfb57f5cd6e95c9206fce09405845.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvoaq68wxfgsz4avljonj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdghxicfdxzz112zzkeotmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rIdpbqkcjoz0ll5gft06pxhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rId2h96e30drpqsp95kkms0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a64412c607c826296ec00650d8dd3424b5c6c99.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ac6da788fb9df53f3abd885b87784e6fa36cf81.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c18e6a750a49d0a6285f6c402bf128bfb6802b74.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2439240bce5bfa67b087b00c04557402ed015545.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ceca06d39bead74739f573e56b90269f19f84db7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1be29bfdb0bcb580993dd56ea0aa3df5f9019b9a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72552be4122f420ce5534edb01fe1d4a9b067d8d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ee73657bf2bfb57f5cd6e95c9206fce09405845.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在訪客收到邀請之前先要批核</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>