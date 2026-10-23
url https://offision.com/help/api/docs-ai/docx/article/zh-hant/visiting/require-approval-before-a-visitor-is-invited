--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvoaq68wxfgsz4avljonj6">
+      <w:hyperlink w:history="1" r:id="rIdemlbawohnr8v3zksktvfu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/require-approval-before-a-visitor-is-invited/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2628900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-approval-gate-zh-hant" descr="在有人決定之前，訪客收不到電郵、訪客證或編號。拒絕只會通知邀請人。" title="在有人決定之前，訪客收不到電郵、訪客證或編號。拒絕只會通知邀請人。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -408,51 +408,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 開啟它</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客批核</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">之後，審批人欄位才會在下方出現；在此之前沒有任何東西可以設定。這一頁現在不只有批核 —— 誰可以邀請訪客、他們的邀請屬於哪個組織單位，都在這裡，說明見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdghxicfdxzz112zzkeotmq">
+      <w:hyperlink w:history="1" r:id="rIdxbnznqw6mqohoxamcifmq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客邀請設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3295650"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-approval-turn-on-zh-hant" descr="只有一個開關，其餘設定要開啟後才出現。" title="只有一個開關，其餘設定要開啟後才出現。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -822,51 +822,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟申請後，會看到由誰邀請、在哪裡、什麼時候、以哪個來訪目的，然後是這次到訪的每一位訪客，各自帶有一個剔號和一個交叉。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全部批准</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">和</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全部拒絕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">可以一次過設定。列在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpbqkcjoz0ll5gft06pxhi">
+      <w:hyperlink w:history="1" r:id="rIds5xvi_vukpl4z5isdcjdb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">黑名單</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">上的訪客會在這個清單中標示出來，這正是標示他們的用意。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個畫面有兩點容易被忽略。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1337,51 +1337,51 @@
         <w:t xml:space="preserve">它不是多層審批。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一組審批人、一個決定，沒有升級呈報，也不會按訪客的邀請人分派。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會改變訪客被問到的欄位。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是來訪目的，請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2h96e30drpqsp95kkms0d">
+      <w:hyperlink w:history="1" r:id="rIdqcnghk7cn9haf2cbbdr6a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定來訪目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在門口等待中的到訪:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 在入口處，批核凌駕一切。仍在等待批核的訪客，不論時間是否符合，都會被拒絕並顯示</w:t>
@@ -1842,51 +1842,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvoaq68wxfgsz4avljonj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdghxicfdxzz112zzkeotmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rIdpbqkcjoz0ll5gft06pxhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rId2h96e30drpqsp95kkms0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a64412c607c826296ec00650d8dd3424b5c6c99.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ac6da788fb9df53f3abd885b87784e6fa36cf81.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c18e6a750a49d0a6285f6c402bf128bfb6802b74.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2439240bce5bfa67b087b00c04557402ed015545.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ceca06d39bead74739f573e56b90269f19f84db7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1be29bfdb0bcb580993dd56ea0aa3df5f9019b9a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72552be4122f420ce5534edb01fe1d4a9b067d8d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ee73657bf2bfb57f5cd6e95c9206fce09405845.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdemlbawohnr8v3zksktvfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdxbnznqw6mqohoxamcifmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rIds5xvi_vukpl4z5isdcjdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIdqcnghk7cn9haf2cbbdr6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ad72b82c6f2a9eb11e5ca999e2c018d6006554d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb1a2f760a3213b804ec9c1ab15b19b94b29d87b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97f897a831de8456ee166dec36490ee856d86f7f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2dc388e51a36aefe528763883090179972eac13a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a223f7421f4707ed32a5b59fc31ff1d38118f96b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a8eaf76b31773f67515fa7ed1dde37fff5ba368.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1fd09055e50e9ac781db353e970f785b63813a5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3a25ea75d7a3e12866c51a8094c255842c44769.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在訪客收到邀請之前先要批核</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>