--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhbvm89_e0z450cma0sc39">
+      <w:hyperlink w:history="1" r:id="rIdryjbn1_jrfymy7ai0cycz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/register-a-visitors-vehicle/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開車前來的訪客，車牌是閘口有人必須辨認的東西。Offision 會把它記錄在到訪上、印在訪客收到的東西上，並顯示給接待處看——但在管理員為該地點開啟之前，這些都不存在，欄位在任何地方都不會出現。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -757,51 +757,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 訪客自行登記</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第二個開關開啟後，未預約而到訪的訪客會自行輸入車牌——在大堂螢幕的散訪表單，或在自己手機的訪客 App 上。欄位是同樣的兩個，產生的記錄也相同：無論由哪一邊輸入，接待處都看得到車牌。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">登記車牌不等於預約車位。它記錄訪客開哪一輛車，並不會為他們保留車位。車位是以資源方式預約的，請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnfb7spdjmasay85vrue0o">
+      <w:hyperlink w:history="1" r:id="rIdvuoib5csfbgfj8yeoirq3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 訪客會收到什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">車牌會出現在該次到訪送出的每一封訊息上：</w:t>
@@ -1527,51 +1527,51 @@
         <w:t xml:space="preserve">記錄車輛進出時間。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 辦理報到與離開的是到訪，不是車輛。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待處會問散訪訪客什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那由訪問目的決定，請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqioyv4stii-ncjhsc8agi">
+      <w:hyperlink w:history="1" r:id="rIdbdr35tsu4mkmslfry7ukv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登記未預約到訪的訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2002,51 +2002,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhbvm89_e0z450cma0sc39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdnfb7spdjmasay85vrue0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIdqioyv4stii-ncjhsc8agi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/655c6a827c397366ab618b78e83c03d59a7fb63c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95eb42188faf703c75382937cc3a731f775f6169.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3a399016a92cd2a8122ae339bcf85b5f8127f67.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b2588ca015f71be103c133a3c51bf56f496c1de.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1849291367d73738ecf4ebed37b6774c908f2f26.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e483261ba2af6e3dc3d81f64ca6a6b825f416e75.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5d197ee19c0da0d65227a9a9cba0f67585529fe.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdryjbn1_jrfymy7ai0cycz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdvuoib5csfbgfj8yeoirq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIdbdr35tsu4mkmslfry7ukv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/655c6a827c397366ab618b78e83c03d59a7fb63c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95eb42188faf703c75382937cc3a731f775f6169.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3a399016a92cd2a8122ae339bcf85b5f8127f67.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b2588ca015f71be103c133a3c51bf56f496c1de.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1849291367d73738ecf4ebed37b6774c908f2f26.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e483261ba2af6e3dc3d81f64ca6a6b825f416e75.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5d197ee19c0da0d65227a9a9cba0f67585529fe.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>記錄訪客的車牌號碼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>