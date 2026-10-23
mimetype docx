--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdryjbn1_jrfymy7ai0cycz">
+      <w:hyperlink w:history="1" r:id="rIdprktkkyyxadqxqwhna4ih">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/register-a-visitors-vehicle/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開車前來的訪客，車牌是閘口有人必須辨認的東西。Offision 會把它記錄在到訪上、印在訪客收到的東西上，並顯示給接待處看——但在管理員為該地點開啟之前，這些都不存在，欄位在任何地方都不會出現。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -757,51 +757,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 訪客自行登記</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第二個開關開啟後，未預約而到訪的訪客會自行輸入車牌——在大堂螢幕的散訪表單，或在自己手機的訪客 App 上。欄位是同樣的兩個，產生的記錄也相同：無論由哪一邊輸入，接待處都看得到車牌。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">登記車牌不等於預約車位。它記錄訪客開哪一輛車，並不會為他們保留車位。車位是以資源方式預約的，請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvuoib5csfbgfj8yeoirq3">
+      <w:hyperlink w:history="1" r:id="rIdu_l729b6tier2btebrkrn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 訪客會收到什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">車牌會出現在該次到訪送出的每一封訊息上：</w:t>
@@ -1527,51 +1527,51 @@
         <w:t xml:space="preserve">記錄車輛進出時間。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 辦理報到與離開的是到訪，不是車輛。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待處會問散訪訪客什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那由訪問目的決定，請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdr35tsu4mkmslfry7ukv">
+      <w:hyperlink w:history="1" r:id="rIdhlrhj807-rk-rvh6h9r0d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登記未預約到訪的訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2002,51 +2002,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdryjbn1_jrfymy7ai0cycz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdvuoib5csfbgfj8yeoirq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIdbdr35tsu4mkmslfry7ukv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/655c6a827c397366ab618b78e83c03d59a7fb63c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95eb42188faf703c75382937cc3a731f775f6169.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3a399016a92cd2a8122ae339bcf85b5f8127f67.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b2588ca015f71be103c133a3c51bf56f496c1de.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1849291367d73738ecf4ebed37b6774c908f2f26.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e483261ba2af6e3dc3d81f64ca6a6b825f416e75.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5d197ee19c0da0d65227a9a9cba0f67585529fe.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdprktkkyyxadqxqwhna4ih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdu_l729b6tier2btebrkrn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIdhlrhj807-rk-rvh6h9r0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c68dcdc66a0672160db64d130ce2f7f2d8b02e1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c56ffb31a832e63ebbb4a93fc0988b3c00aff9bb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/316a3403fbc61a3f22943c37f431da2170157d53.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d23b200fa26624856898331856a2884c02cea1b3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41b7528f5fdb630a8d6c13a0876f2a3730d5f31b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eae44e972d228359ad36abbb49ddf6e5ea677c98.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2552a314c497114a0b71f53fcb3e8e57858f6c0f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>記錄訪客的車牌號碼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>