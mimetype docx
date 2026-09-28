--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,98 +26,98 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">看懂訪客資訊主頁</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">訪客資訊主頁的四個數字各自數的是什麼、趨勢箭頭怎樣和上一段期間比較、大樓 分類、主要洞察、目的分佈和即場登記圖表在說什麼 — 以及一次改變整頁的兩個 篩選。</w:t>
+        <w:t xml:space="preserve">訪客資訊主頁的四個數字各自數的是什麼、趨勢箭頭怎樣和上一段期間比較、大樓分類、主要洞察、目的分佈和即場登記圖表在說什麼 — 以及一次改變整頁的兩個篩選。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddomf5wqjcswzrkbjnxxh1">
+      <w:hyperlink w:history="1" r:id="rIdz-hn9ebrnqfsmgdovjng9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/read-the-visitor-dashboard/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資訊主頁是訪客的期間檢視：選一段時間，它告訴你這段時間過得怎樣 — 來了多少人、
 多少人到了、多少人沒出現 — 以及他們去了哪裡。它只能看；需要把同樣的記錄變成
 檔案時，用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3nls05kqzjs2s1bmajl42">
+      <w:hyperlink w:history="1" r:id="rIdohtxughejfm9ydmgybf3i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每日訪客報告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">或訪客證清單的
 匯出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -668,51 +668,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩張前五名清單：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">常客</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 來得最多的人，連公司和次數 — 和邀請最多的員工
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">最多邀請的用戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。常客是該拿</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbkziha420gexbnsr9sng1">
+      <w:hyperlink w:history="1" r:id="rIdce23hmansspp-guirupxq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">長期證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的承包商現身的地方；最多邀請的用戶，是你改動他們天天在用的訪問表格前該先談的
 人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2362200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-dashboard-insights-zh-hant" descr="誰常常來，誰常常邀。" title="誰常常來，誰常常邀。"/>
             <wp:cNvGraphicFramePr>
@@ -781,51 +781,51 @@
       <w:r>
         <w:t xml:space="preserve">最後一行把同一批到訪切成兩種：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到訪類型分佈</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">顯示這段期間的到訪用了哪些
 目的；</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已邀請 vs 即場登記</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">把有預告和沒預告的到來按週分開。從未在這裡出現的
 目的是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdncgrjv_tfeawchdstnw4f">
+      <w:hyperlink w:history="1" r:id="rIdjniqi_vibpvjme1mr4iph">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">刪除</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的候選；即場登記比例
 上升代表邀請被跳過了，不代表訪客變多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3114675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-dashboard-types-zh-hant" descr="這段期間的到訪實際用了哪些目的。" title="這段期間的到訪實際用了哪些目的。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -883,87 +883,87 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 資訊主頁沒有下載。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgxdn_ddcpyy6ohtjgp9th">
+      <w:hyperlink w:history="1" r:id="rIdvhxta-fahxk0zpvo7hoy3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每日訪客報告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 匯出一天；訪客證清單匯出任意期間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在兩張前五名之外</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">點名個人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。以人為單位的問題，去訪客證清單或
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduuh4didecqafjv59kdvo3">
+      <w:hyperlink w:history="1" r:id="rIdglyxmnqvtzq9augy9vcav">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客的記錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1419,51 +1419,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddomf5wqjcswzrkbjnxxh1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rId3nls05kqzjs2s1bmajl42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdbkziha420gexbnsr9sng1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdncgrjv_tfeawchdstnw4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdgxdn_ddcpyy6ohtjgp9th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIduuh4didecqafjv59kdvo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f60506d876c64bfeac192ca226e59c6d40a71c6e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fef8e2e7a25e1d3d8db809f0cf99b667daef865.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce2ec1ec23900df622f9edb761a49bb0596a347b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz-hn9ebrnqfsmgdovjng9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdohtxughejfm9ydmgybf3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdce23hmansspp-guirupxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdjniqi_vibpvjme1mr4iph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdvhxta-fahxk0zpvo7hoy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdglyxmnqvtzq9augy9vcav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f60506d876c64bfeac192ca226e59c6d40a71c6e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fef8e2e7a25e1d3d8db809f0cf99b667daef865.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce2ec1ec23900df622f9edb761a49bb0596a347b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>看懂訪客資訊主頁</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>