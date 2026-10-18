--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,72 +52,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz-hn9ebrnqfsmgdovjng9">
+      <w:hyperlink w:history="1" r:id="rIdi6bzw-qtibqdlgjzbia5q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/read-the-visitor-dashboard/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資訊主頁是訪客的期間檢視：選一段時間，它告訴你這段時間過得怎樣 — 來了多少人、
 多少人到了、多少人沒出現 — 以及他們去了哪裡。它只能看；需要把同樣的記錄變成
 檔案時，用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdohtxughejfm9ydmgybf3i">
+      <w:hyperlink w:history="1" r:id="rIdsyduqf5ebuvco2jhcznr8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每日訪客報告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">或訪客證清單的
 匯出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -668,51 +668,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩張前五名清單：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">常客</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 來得最多的人，連公司和次數 — 和邀請最多的員工
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">最多邀請的用戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。常客是該拿</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdce23hmansspp-guirupxq">
+      <w:hyperlink w:history="1" r:id="rIdtar-oc5wkbml4zpeulmcy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">長期證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的承包商現身的地方；最多邀請的用戶，是你改動他們天天在用的訪問表格前該先談的
 人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2362200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-dashboard-insights-zh-hant" descr="誰常常來，誰常常邀。" title="誰常常來，誰常常邀。"/>
             <wp:cNvGraphicFramePr>
@@ -781,51 +781,51 @@
       <w:r>
         <w:t xml:space="preserve">最後一行把同一批到訪切成兩種：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到訪類型分佈</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">顯示這段期間的到訪用了哪些
 目的；</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已邀請 vs 即場登記</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">把有預告和沒預告的到來按週分開。從未在這裡出現的
 目的是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjniqi_vibpvjme1mr4iph">
+      <w:hyperlink w:history="1" r:id="rIdhpdx98ipq5kcppaybdia4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">刪除</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的候選；即場登記比例
 上升代表邀請被跳過了，不代表訪客變多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3114675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-dashboard-types-zh-hant" descr="這段期間的到訪實際用了哪些目的。" title="這段期間的到訪實際用了哪些目的。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -883,87 +883,87 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 資訊主頁沒有下載。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvhxta-fahxk0zpvo7hoy3">
+      <w:hyperlink w:history="1" r:id="rIdk55mhw6odws4gdckpvhws">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每日訪客報告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 匯出一天；訪客證清單匯出任意期間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在兩張前五名之外</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">點名個人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。以人為單位的問題，去訪客證清單或
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdglyxmnqvtzq9augy9vcav">
+      <w:hyperlink w:history="1" r:id="rIdlso-4lprdhkb8cp8ryhwy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客的記錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1419,51 +1419,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz-hn9ebrnqfsmgdovjng9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdohtxughejfm9ydmgybf3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdce23hmansspp-guirupxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdjniqi_vibpvjme1mr4iph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdvhxta-fahxk0zpvo7hoy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdglyxmnqvtzq9augy9vcav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f60506d876c64bfeac192ca226e59c6d40a71c6e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fef8e2e7a25e1d3d8db809f0cf99b667daef865.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce2ec1ec23900df622f9edb761a49bb0596a347b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi6bzw-qtibqdlgjzbia5q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdsyduqf5ebuvco2jhcznr8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdtar-oc5wkbml4zpeulmcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdhpdx98ipq5kcppaybdia4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdk55mhw6odws4gdckpvhws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdlso-4lprdhkb8cp8ryhwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6db50caf7b61892467c1799c8cb1e8983e09601e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6e3fb953fa6e32ff91a1fc34969385c36836ff6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/841aded72577a9fd5aeff3bdcca39308001c5011.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>看懂訪客資訊主頁</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>