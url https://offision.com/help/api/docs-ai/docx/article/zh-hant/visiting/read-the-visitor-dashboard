--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,72 +52,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi6bzw-qtibqdlgjzbia5q">
+      <w:hyperlink w:history="1" r:id="rId0yvokz8ir8sihl-fbni3i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/read-the-visitor-dashboard/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資訊主頁是訪客的期間檢視：選一段時間，它告訴你這段時間過得怎樣 — 來了多少人、
 多少人到了、多少人沒出現 — 以及他們去了哪裡。它只能看；需要把同樣的記錄變成
 檔案時，用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsyduqf5ebuvco2jhcznr8">
+      <w:hyperlink w:history="1" r:id="rIdifb4-c3m_ixbhsl5bjuka">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每日訪客報告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">或訪客證清單的
 匯出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -668,51 +668,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩張前五名清單：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">常客</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 來得最多的人，連公司和次數 — 和邀請最多的員工
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">最多邀請的用戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。常客是該拿</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtar-oc5wkbml4zpeulmcy">
+      <w:hyperlink w:history="1" r:id="rIdtowr6o08y0eon4arzh6_8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">長期證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的承包商現身的地方；最多邀請的用戶，是你改動他們天天在用的訪問表格前該先談的
 人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2362200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-dashboard-insights-zh-hant" descr="誰常常來，誰常常邀。" title="誰常常來，誰常常邀。"/>
             <wp:cNvGraphicFramePr>
@@ -781,51 +781,51 @@
       <w:r>
         <w:t xml:space="preserve">最後一行把同一批到訪切成兩種：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到訪類型分佈</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">顯示這段期間的到訪用了哪些
 目的；</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已邀請 vs 即場登記</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">把有預告和沒預告的到來按週分開。從未在這裡出現的
 目的是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhpdx98ipq5kcppaybdia4">
+      <w:hyperlink w:history="1" r:id="rIdhyxxtk4evhzwa4bcsbbox">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">刪除</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的候選；即場登記比例
 上升代表邀請被跳過了，不代表訪客變多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3114675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-dashboard-types-zh-hant" descr="這段期間的到訪實際用了哪些目的。" title="這段期間的到訪實際用了哪些目的。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -883,87 +883,87 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 資訊主頁沒有下載。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk55mhw6odws4gdckpvhws">
+      <w:hyperlink w:history="1" r:id="rIdutpz0b-2elikkomdcbvcg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每日訪客報告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 匯出一天；訪客證清單匯出任意期間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在兩張前五名之外</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">點名個人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。以人為單位的問題，去訪客證清單或
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlso-4lprdhkb8cp8ryhwy">
+      <w:hyperlink w:history="1" r:id="rId5qlelow6vgh0wufu8q4pl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客的記錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1419,51 +1419,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi6bzw-qtibqdlgjzbia5q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdsyduqf5ebuvco2jhcznr8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdtar-oc5wkbml4zpeulmcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdhpdx98ipq5kcppaybdia4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdk55mhw6odws4gdckpvhws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdlso-4lprdhkb8cp8ryhwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6db50caf7b61892467c1799c8cb1e8983e09601e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6e3fb953fa6e32ff91a1fc34969385c36836ff6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/841aded72577a9fd5aeff3bdcca39308001c5011.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0yvokz8ir8sihl-fbni3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdifb4-c3m_ixbhsl5bjuka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdtowr6o08y0eon4arzh6_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdhyxxtk4evhzwa4bcsbbox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdutpz0b-2elikkomdcbvcg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId5qlelow6vgh0wufu8q4pl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6db50caf7b61892467c1799c8cb1e8983e09601e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6e3fb953fa6e32ff91a1fc34969385c36836ff6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/841aded72577a9fd5aeff3bdcca39308001c5011.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>看懂訪客資訊主頁</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>