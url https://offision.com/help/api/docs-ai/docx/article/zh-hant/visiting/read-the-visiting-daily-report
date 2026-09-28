--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">下載一天的訪客記錄</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">每日訪客報告把一天的訪客列成表格 — 誰來了、何時簽到和離開、由誰邀請 — 可以 下載成 Excel 或 PDF。怎樣選日子、怎樣選欄位，以及兩種下載各自實際包含什麼。</w:t>
+        <w:t xml:space="preserve">每日訪客報告把一天的訪客列成表格 — 誰來了、何時簽到和離開、由誰邀請 — 可以下載成 Excel 或 PDF。怎樣選日子、怎樣選欄位，以及兩種下載各自實際包含什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8n0me5zwow7myepiunkxh">
+      <w:hyperlink w:history="1" r:id="rIdob_thue-9e2nczrlg7xad">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/read-the-visiting-daily-report/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一位訪客一列，一天一頁 — 事故之後交給保安的清單，或為合規檢查存檔的表格。完成
 的樣子：被問到的那一天在畫面上，檔案已經下載。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -309,53 +309,72 @@
       <w:r>
         <w:t xml:space="preserve">欄的標題裡 — 字旁邊的漏斗圖示。它和資訊主頁用同一個選擇
 器，會一直留著，直到你按取代漏斗出現的叉清掉為止。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 選欄位</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">選擇欄位</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">會在右側打開面板。時間、訪客和狀態永遠顯示；大樓、簽到時間和離開
-[...1 lines deleted...]
-預設隱藏。你的選擇和順序記在你的帳戶上，定期要交的報告樣式設定一次就夠。</w:t>
+        <w:t xml:space="preserve">會在右側打開面板，裡面有 26 個欄位。時間、訪客和狀態永遠顯示；大樓、
+簽到時間和離開時間預設顯示；其餘預設隱藏。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">預設隱藏的是記錄的大部分：訪客自己的資料——公司、電郵、手機、電話、職稱、部門、
+證件號碼、地址、名和姓——接著是邀請他的同事，以及對方的電郵和員工編號，最後是
+訪問目的、房間、即時訪客標記、訪客碼、備註和兩種附註。訪客和邀請人這兩組欄位，
+和到訪記錄摘要郵件附上的是同一批，所以你在郵件裡看到的數字，在這裡用同樣的名稱
+就找得到。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">你的選擇和順序記在你的帳戶上，定期要交的報告樣式設定一次就夠。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2800350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-daily-report-columns-zh-hant" descr="隱藏的欄位在「選擇欄位」面板裡等著。" title="隱藏的欄位在「選擇欄位」面板裡等著。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -378,131 +397,135 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">隱藏的欄位在「選擇欄位」面板裡等著。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">你存過的欄位配置會重設一次:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+這份報告以前有 14 個欄位。補上其餘的會把你先前存的配置重設一次，而且新欄位都是
+隱藏著進來的，所以在你打開任何一個之前，報告看起來還是原來的樣子。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 下載</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下載</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">提供兩種格式，差別不只是副檔名：</w:t>
+        <w:t xml:space="preserve">提供兩種格式，兩種都跟著你挑的欄位：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下載為 Excel</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — 永遠是</w:t>
-[...10 lines deleted...]
-命名的工作表。</w:t>
+        <w:t xml:space="preserve"> — 你的欄位，照你排的順序，一張以當天命名的工作表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下載PDF</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — 把表格</w:t>
-[...10 lines deleted...]
-不便外流時，交出去的是這一份。</w:t>
+        <w:t xml:space="preserve"> — 把表格照你所見印出來。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">隱藏一個欄位，下載裡也不會有它。備註和附註不便外流時，這就是把它們留在外面的
+方法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當天沒有記錄時按鈕會停用 — 空的一天什麼都不會下載，這也是分辨「沒有訪客」和
 「篩選錯了」的方法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開檔案，把最後一列和頁腳的總數對一對。列數比預期少的話，第 2 步的大樓篩選
@@ -944,51 +967,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8n0me5zwow7myepiunkxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d4467c593a7afaa1906e164858190e96853978e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d99426f08b43c79069f804aef0db5ef98438d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdob_thue-9e2nczrlg7xad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d4467c593a7afaa1906e164858190e96853978e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d99426f08b43c79069f804aef0db5ef98438d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>下載一天的訪客記錄</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>