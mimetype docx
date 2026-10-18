--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdob_thue-9e2nczrlg7xad">
+      <w:hyperlink w:history="1" r:id="rIda_b2wdq49zgjrd94fnwfy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/read-the-visiting-daily-report/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一位訪客一列，一天一頁 — 事故之後交給保安的清單，或為合規檢查存檔的表格。完成
 的樣子：被問到的那一天在畫面上，檔案已經下載。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -967,51 +967,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdob_thue-9e2nczrlg7xad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d4467c593a7afaa1906e164858190e96853978e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d99426f08b43c79069f804aef0db5ef98438d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda_b2wdq49zgjrd94fnwfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a2f74479acb2401616382eebf374c292cdd4768.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdf9bd67ebcece96bd8ab8e617a599174cc78b46.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>下載一天的訪客記錄</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>