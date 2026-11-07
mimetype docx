--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda_b2wdq49zgjrd94fnwfy">
+      <w:hyperlink w:history="1" r:id="rIdzcklo9dolf9evjhq3nawu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/read-the-visiting-daily-report/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一位訪客一列，一天一頁 — 事故之後交給保安的清單，或為合規檢查存檔的表格。完成
 的樣子：被問到的那一天在畫面上，檔案已經下載。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -967,51 +967,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda_b2wdq49zgjrd94fnwfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a2f74479acb2401616382eebf374c292cdd4768.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdf9bd67ebcece96bd8ab8e617a599174cc78b46.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzcklo9dolf9evjhq3nawu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a2f74479acb2401616382eebf374c292cdd4768.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdf9bd67ebcece96bd8ab8e617a599174cc78b46.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>下載一天的訪客記錄</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>