--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,105 +26,105 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開放建築物給訪客</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把一棟只是存在的建築物，變成可以邀請訪客的地點：啟用訪客邀請、給它訪問規則和 開放時間、指名接待員、開放樓層、房間和停車位，並知道每月訪客數量在哪裡看。</w:t>
+        <w:t xml:space="preserve">把一棟只是存在的建築物，變成可以邀請訪客的地點：啟用訪客邀請、給它訪問規則和開放時間、指名接待員、開放樓層、房間和停車位，並知道每月訪客數量在哪裡看。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf2zd1md0thj522ivuglsr">
+      <w:hyperlink w:history="1" r:id="rIdwaltqodqoas1_vkkbjjeh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/open-a-building-to-visitors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 建築物 — 連同你打算開放的樓層和房間 — 必須已存在於目錄中：見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4jkbh5akx61apjh_bfhmb">
+      <w:hyperlink w:history="1" r:id="rIdbbarhzpz5yxxbnliesc3x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增建築物及其樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 你也需要 Visitor Management 的寫入權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 啟用訪客邀請</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -265,75 +265,75 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 打開時停在第一頁。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是在這裡訪問的規矩：要不要
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfskqezrfp63aqysikfrkq">
+      <w:hyperlink w:history="1" r:id="rIdshkb8p4ue__czamlmkpjj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">批核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、要不要
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo-3kdnact5vycqheavurw">
+      <w:hyperlink w:history="1" r:id="rId5x5xtxja96chxguhohu3w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">記錄車輛</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdat5btpkle5o2xrku9xjom">
+      <w:hyperlink w:history="1" r:id="rIdrscox0z07szcrow0tvcc3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客編號</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">如何處理。規則是共用的 —
 挑一個現有的，或在這裡新增。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -432,51 +432,51 @@
       <w:r>
         <w:t xml:space="preserve"> 可以同時加入人和使用者群組。這裡有名字的每個人都能在應用程式
 開啟這棟大樓的接待處，並且只看到它的訪客。和其他地方一樣，有群組就選群組 —
 直接指名個人的話，那個人轉職的一天，接待處就會悄悄停擺。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個在任何大樓都沒被指名的接待員，開啟接待時只會看到
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">您尚未被分配到任何接待處設定中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 有人打不開接待處時，先查這裡。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhw1t2djkvxcgdlbkwk85s">
+      <w:hyperlink w:history="1" r:id="rIdxu9pnbwck10pqvzh6teo5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入並開啟你的接待處</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-location-form-receptionist-zh-hant" descr="接待員：負責這棟大樓接待處的人和群組。" title="接待員：負責這棟大樓接待處的人和群組。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -561,51 +561,65 @@
         <w:t xml:space="preserve">房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">停車位</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 是建築物已有項目的勾選清單。
 勾選的項目會成為邀請訪客時的選項：只選大樓、選其中一層，或選一個房間。被選為
 訪問地點的房間只是說</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問在哪裡</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — 不會預約那個房間。</w:t>
+        <w:t xml:space="preserve"> — 不會預約那個房間。這裡的勾選同時也決定了那位
+訪客報到時，大堂螢幕能不能說出並畫出目的地：沒有人在這裡勾選的房間不會跟著到訪
+走，客人看到的就只是一個簡單的完成畫面 — 見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmu2lst_pf3gmfwgwzjrzv">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">指引訪客前往到訪的房間</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡什麼都不開放也可以。屆時邀請表單的答案就只有建築物本身，適合大樓內精確度
 不重要的場地。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-location-form-floors-zh-hant" descr="樓層：勾選可以邀請訪客到的地方。房間和停車位的做法相同。" title="樓層：勾選可以邀請訪客到的地方。房間和停車位的做法相同。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1194,51 +1208,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf2zd1md0thj522ivuglsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId4jkbh5akx61apjh_bfhmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdfskqezrfp63aqysikfrkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdo-3kdnact5vycqheavurw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdat5btpkle5o2xrku9xjom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdhw1t2djkvxcgdlbkwk85s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb593f99d01ec41edbf90ec6dfbdff0ffddad0ce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35f2aaca1ed69e1dc526b9c5cfe632a4ab6aa497.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d691cb3431077510380f34141b2a76d9b1948fc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwaltqodqoas1_vkkbjjeh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdbbarhzpz5yxxbnliesc3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdshkb8p4ue__czamlmkpjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId5x5xtxja96chxguhohu3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdrscox0z07szcrow0tvcc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdxu9pnbwck10pqvzh6teo5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdmu2lst_pf3gmfwgwzjrzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb593f99d01ec41edbf90ec6dfbdff0ffddad0ce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35f2aaca1ed69e1dc526b9c5cfe632a4ab6aa497.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d691cb3431077510380f34141b2a76d9b1948fc.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>開放建築物給訪客</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>