--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,89 +42,102 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">把一棟只是存在的建築物，變成可以邀請訪客的地點：啟用訪客邀請、給它訪問規則和開放時間、指名接待員、開放樓層、房間和停車位，並知道每月訪客數量在哪裡看。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwaltqodqoas1_vkkbjjeh">
+      <w:hyperlink w:history="1" r:id="rId8xpry9mgc8bw1w4538npw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/open-a-building-to-visitors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (訪問地點)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 建築物 — 連同你打算開放的樓層和房間 — 必須已存在於目錄中：見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbbarhzpz5yxxbnliesc3x">
+      <w:hyperlink w:history="1" r:id="rIdzq9lj-_njg2rxkmiqb3er">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增建築物及其樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 你也需要 Visitor Management 的寫入權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 啟用訪客邀請</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -147,63 +160,50 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 按下它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">日後要把建築物撤出服務也在同一個面板：最底的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">停用訪客邀請</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 給它規則和開放時間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建築物啟用後，按面板上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。對話框的設定分成左側的頁面 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -265,75 +265,75 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 打開時停在第一頁。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是在這裡訪問的規矩：要不要
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdshkb8p4ue__czamlmkpjj">
+      <w:hyperlink w:history="1" r:id="rIdmucumlhj_gqywr5tgyath">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">批核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、要不要
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5x5xtxja96chxguhohu3w">
+      <w:hyperlink w:history="1" r:id="rIdj0oflkgtvddud53xcyfyq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">記錄車輛</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrscox0z07szcrow0tvcc3">
+      <w:hyperlink w:history="1" r:id="rIdcxvwefdyvkljz2uhgaqb1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客編號</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">如何處理。規則是共用的 —
 挑一個現有的，或在這裡新增。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -387,96 +387,185 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">設定頁：訪問規則和開放時間，得出的時區寫在下方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">同一</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">頁的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪問目的</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">可選</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">全部</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">或</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">；指定時須選至少一項</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定目的</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預設目的</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">可選提供的一項目的或</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">無預設</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。只有一項可用目的時自動選取；多項且無預設時由員工選擇。儲存後為該建築物開啟邀請，確認清單及初始選擇。請參閱</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdimvelvsgzj3t5tzyycqpa">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">建築物預設與刪除目的</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 指名接待員</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第二頁 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 可以同時加入人和使用者群組。這裡有名字的每個人都能在應用程式
 開啟這棟大樓的接待處，並且只看到它的訪客。和其他地方一樣，有群組就選群組 —
 直接指名個人的話，那個人轉職的一天，接待處就會悄悄停擺。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個在任何大樓都沒被指名的接待員，開啟接待時只會看到
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">您尚未被分配到任何接待處設定中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 有人打不開接待處時，先查這裡。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxu9pnbwck10pqvzh6teo5">
+      <w:hyperlink w:history="1" r:id="rIdwfydtgo_fbwywdb7xjqys">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入並開啟你的接待處</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-location-form-receptionist-zh-hant" descr="接待員：負責這棟大樓接待處的人和群組。" title="接待員：負責這棟大樓接待處的人和群組。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -566,51 +655,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">停車位</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 是建築物已有項目的勾選清單。
 勾選的項目會成為邀請訪客時的選項：只選大樓、選其中一層，或選一個房間。被選為
 訪問地點的房間只是說</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問在哪裡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 不會預約那個房間。這裡的勾選同時也決定了那位
 訪客報到時，大堂螢幕能不能說出並畫出目的地：沒有人在這裡勾選的房間不會跟著到訪
 走，客人看到的就只是一個簡單的完成畫面 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmu2lst_pf3gmfwgwzjrzv">
+      <w:hyperlink w:history="1" r:id="rIdea7kkrw2asrjigwftkq8g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指引訪客前往到訪的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡什麼都不開放也可以。屆時邀請表單的答案就只有建築物本身，適合大樓內精確度
 不重要的場地。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -1208,51 +1297,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwaltqodqoas1_vkkbjjeh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdbbarhzpz5yxxbnliesc3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdshkb8p4ue__czamlmkpjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId5x5xtxja96chxguhohu3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdrscox0z07szcrow0tvcc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdxu9pnbwck10pqvzh6teo5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdmu2lst_pf3gmfwgwzjrzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb593f99d01ec41edbf90ec6dfbdff0ffddad0ce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35f2aaca1ed69e1dc526b9c5cfe632a4ab6aa497.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d691cb3431077510380f34141b2a76d9b1948fc.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8xpry9mgc8bw1w4538npw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdzq9lj-_njg2rxkmiqb3er" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdmucumlhj_gqywr5tgyath" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdj0oflkgtvddud53xcyfyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdcxvwefdyvkljz2uhgaqb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdimvelvsgzj3t5tzyycqpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdwfydtgo_fbwywdb7xjqys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdea7kkrw2asrjigwftkq8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d492ee302cd8b22afab2a3db6820f25109f79380.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c0e1825c5926dadae35c99b4368a7a8f235a66d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9e16f5338d7ce3f016c641f4a6c099357f7ee28.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>開放建築物給訪客</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>