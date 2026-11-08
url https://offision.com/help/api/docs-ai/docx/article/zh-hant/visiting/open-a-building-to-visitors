--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,92 +52,92 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8xpry9mgc8bw1w4538npw">
+      <w:hyperlink w:history="1" r:id="rIdsr2zoqth3o4qpuwcfyui3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/open-a-building-to-visitors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (訪問地點)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 建築物 — 連同你打算開放的樓層和房間 — 必須已存在於目錄中：見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzq9lj-_njg2rxkmiqb3er">
+      <w:hyperlink w:history="1" r:id="rIdjflsubuvelwbmdxzc63i4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增建築物及其樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 你也需要 Visitor Management 的寫入權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 啟用訪客邀請</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -265,75 +265,75 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 打開時停在第一頁。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是在這裡訪問的規矩：要不要
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmucumlhj_gqywr5tgyath">
+      <w:hyperlink w:history="1" r:id="rIdujrp6wszbkmrrhv18geqn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">批核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、要不要
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj0oflkgtvddud53xcyfyq">
+      <w:hyperlink w:history="1" r:id="rIdvp8u-apzdezyxtioxkwxd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">記錄車輛</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcxvwefdyvkljz2uhgaqb1">
+      <w:hyperlink w:history="1" r:id="rId2f85dn6rw7vizmbvhv7sx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客編號</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">如何處理。規則是共用的 —
 挑一個現有的，或在這裡新增。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -462,51 +462,51 @@
         <w:t xml:space="preserve">指定目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預設目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">可選提供的一項目的或</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無預設</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。只有一項可用目的時自動選取；多項且無預設時由員工選擇。儲存後為該建築物開啟邀請，確認清單及初始選擇。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdimvelvsgzj3t5tzyycqpa">
+      <w:hyperlink w:history="1" r:id="rIdx_vnm13pnpgyap9pc-yxm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建築物預設與刪除目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 指名接待員</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第二頁 </w:t>
@@ -521,51 +521,51 @@
       <w:r>
         <w:t xml:space="preserve"> 可以同時加入人和使用者群組。這裡有名字的每個人都能在應用程式
 開啟這棟大樓的接待處，並且只看到它的訪客。和其他地方一樣，有群組就選群組 —
 直接指名個人的話，那個人轉職的一天，接待處就會悄悄停擺。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個在任何大樓都沒被指名的接待員，開啟接待時只會看到
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">您尚未被分配到任何接待處設定中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 有人打不開接待處時，先查這裡。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwfydtgo_fbwywdb7xjqys">
+      <w:hyperlink w:history="1" r:id="rIdx8-m41owgv3ozxwtk0whr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入並開啟你的接待處</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-location-form-receptionist-zh-hant" descr="接待員：負責這棟大樓接待處的人和群組。" title="接待員：負責這棟大樓接待處的人和群組。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -655,51 +655,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">停車位</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 是建築物已有項目的勾選清單。
 勾選的項目會成為邀請訪客時的選項：只選大樓、選其中一層，或選一個房間。被選為
 訪問地點的房間只是說</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問在哪裡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 不會預約那個房間。這裡的勾選同時也決定了那位
 訪客報到時，大堂螢幕能不能說出並畫出目的地：沒有人在這裡勾選的房間不會跟著到訪
 走，客人看到的就只是一個簡單的完成畫面 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdea7kkrw2asrjigwftkq8g">
+      <w:hyperlink w:history="1" r:id="rIdpggitte0qzctt56g3awzk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指引訪客前往到訪的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡什麼都不開放也可以。屆時邀請表單的答案就只有建築物本身，適合大樓內精確度
 不重要的場地。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -1297,51 +1297,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8xpry9mgc8bw1w4538npw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdzq9lj-_njg2rxkmiqb3er" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdmucumlhj_gqywr5tgyath" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdj0oflkgtvddud53xcyfyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdcxvwefdyvkljz2uhgaqb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdimvelvsgzj3t5tzyycqpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdwfydtgo_fbwywdb7xjqys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdea7kkrw2asrjigwftkq8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d492ee302cd8b22afab2a3db6820f25109f79380.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c0e1825c5926dadae35c99b4368a7a8f235a66d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9e16f5338d7ce3f016c641f4a6c099357f7ee28.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsr2zoqth3o4qpuwcfyui3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdjflsubuvelwbmdxzc63i4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdujrp6wszbkmrrhv18geqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdvp8u-apzdezyxtioxkwxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rId2f85dn6rw7vizmbvhv7sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdx_vnm13pnpgyap9pc-yxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdx8-m41owgv3ozxwtk0whr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdpggitte0qzctt56g3awzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d492ee302cd8b22afab2a3db6820f25109f79380.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c0e1825c5926dadae35c99b4368a7a8f235a66d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9e16f5338d7ce3f016c641f4a6c099357f7ee28.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>開放建築物給訪客</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>