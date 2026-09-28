--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把訪問目的設為預設，或刪除一個</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">哪一個訪問目的會在每張邀請上預先選好、怎麼複製一個而不用重做，以及刪除時那些 還沒發生的到訪會怎麼樣。</w:t>
+        <w:t xml:space="preserve">哪一個訪問目的會在每張邀請上預先選好、怎麼複製一個而不用重做，以及刪除時那些還沒發生的到訪會怎麼樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdazdsctgapc8uuxx0wcjly">
+      <w:hyperlink w:history="1" r:id="rIdkrmpqi4vzlixie8ovkrqr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/make-a-purpose-the-default-or-delete-one/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有三件事是在列表上決定的，不在編輯畫面裡：沒有人挑選時員工會拿到哪一個訪問目的、怎麼複製一個已經差不多對的，以及刪除時那些已經排定的到訪會怎麼樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -863,51 +863,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdazdsctgapc8uuxx0wcjly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83eed932d137368e155281cd7b1cfc03fef79718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkrmpqi4vzlixie8ovkrqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83eed932d137368e155281cd7b1cfc03fef79718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把訪問目的設為預設，或刪除一個</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>