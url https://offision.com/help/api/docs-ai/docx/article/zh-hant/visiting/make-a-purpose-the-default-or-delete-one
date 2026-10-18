--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,428 +26,554 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把訪問目的設為預設，或刪除一個</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">哪一個訪問目的會在每張邀請上預先選好、怎麼複製一個而不用重做，以及刪除時那些還沒發生的到訪會怎麼樣。</w:t>
+        <w:t xml:space="preserve">逐座建築物選擇可用訪問目的及預設、複製目的，並處理刪除時的即將到訪及已清除預設。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkrmpqi4vzlixie8ovkrqr">
+      <w:hyperlink w:history="1" r:id="rId8xjzo4_arngrwbirbgfhs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/make-a-purpose-the-default-or-delete-one/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (訪問地點)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">有三件事是在列表上決定的，不在編輯畫面裡：沒有人挑選時員工會拿到哪一個訪問目的、怎麼複製一個已經差不多對的，以及刪除時那些已經排定的到訪會怎麼樣。</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">開始之前:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+需要訪客管理寫入權限及</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdeqtbgjbpade7mrjrbsvpv">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">已開放訪客的建築物</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。請先建立</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdo9b7_j3cw4a2-j3tazakx">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">訪問目的及其表單</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. 選擇建築物提供的目的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-你需要來訪者管理的寫入權限，以及至少兩個訪問目的 — 預設的那個不能刪除，而在第二個出現之前也沒有東西可以升上來。</w:t>
+        <w:t xml:space="preserve">在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪問地點</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">選取建築物並開啟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">編輯</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。於</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">將</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪問目的</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">設為</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">全部</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">或</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。選擇指定時，須在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定目的</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">挑選至少一項。這裡決定該建築物提供哪些目的；問題內容仍在訪問目的編輯。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. 打開訪問目的的面板</w:t>
+        <w:t xml:space="preserve">2. 選擇預設目的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">在 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 標記，所以不用打開任何東西也看得出哪一個是預先選好的。</w:t>
+        <w:t xml:space="preserve">於</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預設目的</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">選擇該建築物提供的一項目的，或選擇</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">無預設</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，然後儲存。有多項目的且沒有預設時，由邀請或登記訪客的人選擇；若只有一項可用目的，系統會自動選取。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">邀請包含多座建築物時，只有所有建築物都同意同一個可用預設目的，才會預先選取；否則須自行選擇可用目的。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">舊有詳細面板的「設為默認」已移除，請改為逐座建築物設定。尚未設定的建築物會在舊預設仍可用時沿用它；明確選擇</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">無預設</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">便停止沿用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4162425" cy="7429500"/>
+            <wp:extent cx="5715000" cy="4914900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="visiting-purpose-detail-zh-hant" descr="詳細面板，設為默認就在編輯和複製旁邊。" title="詳細面板，設為默認就在編輯和複製旁邊。"/>
+            <wp:docPr id="1" name="visiting-building-purposes-zh-hant" descr="建築物設定選擇可用訪問目的，再從清單選擇預設目的。" title="建築物設定選擇可用訪問目的，再從清單選擇預設目的。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4162425" cy="7429500"/>
+                      <a:ext cx="5715000" cy="4914900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">詳細面板，設為默認就在編輯和複製旁邊。</w:t>
+        <w:t xml:space="preserve">建築物設定選擇可用訪問目的，再從清單選擇預設目的。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. 複製目的</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪問目的</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">選取一列並按</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">複製</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，調整名稱及問題後儲存，再確認目標建築物有提供副本。使用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">的建築物可能需要更新清單。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-type (訪問目的)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...49 lines deleted...]
-      </w:r>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4181475" cy="7429500"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="visiting-purpose-detail-zh-hant" descr="目的詳細面板提供編輯與複製；預設目的在建築物設定。" title="目的詳細面板提供編輯與複製；預設目的在建築物設定。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4181475" cy="7429500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">，再把嚴格到訪需要的欄位往上調。副本有自己的名稱，也不會帶走訪問ID，所以在你給它一個之前，試算表匯入無法指名它。</w:t>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">目的詳細面板提供編輯與複製；預設目的在建築物設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. 刪除訪問目的，並移走還沒發生的到訪</w:t>
+        <w:t xml:space="preserve">4. 刪除目的並處理即將到訪</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">預設的訪問目的根本無法刪除 — </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> — 想刪掉它，就先把另一個設為預設。</w:t>
+        <w:t xml:space="preserve">在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪問目的</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">選取一列並按</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">刪除</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。舊有「無法刪除預設」限制已取消。刪除建築物的預設目的會清除該選擇，之後請回到建築物選擇替代目的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">刪除一個還有後續到訪的訪問目的，不會只是把它刪掉。系統會開啟一個對話框，標明受影響的數量 —— </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> —— 並且已經替你選好另一個訪問目的，能選預設的就選預設的。接受它，那些到訪就會改用新的訪問目的繼續。</w:t>
+        <w:t xml:space="preserve">若目的仍有即將到訪的記錄，確認畫面可將它們移至另一目的。請確認替代目的適用於相關地點及問題。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">直接刪除不移動</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">會令受影響到訪無法登記或編輯。過去到訪不會移動，並保留原本目的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">直接刪除不移動</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> 這正是這個對話框存在的理由，所以選它之前先把數字讀清楚。</w:t>
+        <w:t xml:space="preserve">移動後須回答新目的的問題:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+日期、接待人及訪客會保留。登記或編輯時，須符合替代目的的表單要求，包括新增的必填資料。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. 逐座建築物確認</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">只有尚未結束、也沒有被取消的到訪會被計入。</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">打開一張邀請，先看它在你動手之前提供哪一個訪問目的：那就是預設。接著打開你刪除的來源訪問目的，你移走的到訪應該已經列在新的訪問目的下，日期不變。</w:t>
+        <w:t xml:space="preserve">為每座受影響建築物開啟新邀請或臨時到訪登記，確認目的清單及初始選擇。刪除或限制目的後，回到建築物重新設定已清除的預設，並在替代目的下檢查已移動的到訪。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -863,51 +989,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkrmpqi4vzlixie8ovkrqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83eed932d137368e155281cd7b1cfc03fef79718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8xjzo4_arngrwbirbgfhs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdeqtbgjbpade7mrjrbsvpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdo9b7_j3cw4a2-j3tazakx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68bacb0fee4c61b3ca4e226c5787b666acac3e3e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32634beab7c4da628b1322131ffd09c5e52d8370.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把訪問目的設為預設，或刪除一個</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>