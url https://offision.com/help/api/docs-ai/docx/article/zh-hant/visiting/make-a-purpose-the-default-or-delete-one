--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,102 +52,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8xjzo4_arngrwbirbgfhs">
+      <w:hyperlink w:history="1" r:id="rIdc5a7ux5qoyl3vdhgzacc0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/make-a-purpose-the-default-or-delete-one/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (訪問地點)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 需要訪客管理寫入權限及</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeqtbgjbpade7mrjrbsvpv">
+      <w:hyperlink w:history="1" r:id="rIdch6v1fl2mj3-u_bkla25j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">已開放訪客的建築物</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。請先建立</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo9b7_j3cw4a2-j3tazakx">
+      <w:hyperlink w:history="1" r:id="rIdmqa3e77xirldxavs4wdoj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問目的及其表單</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 選擇建築物提供的目的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在</w:t>
@@ -989,51 +989,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8xjzo4_arngrwbirbgfhs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdeqtbgjbpade7mrjrbsvpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdo9b7_j3cw4a2-j3tazakx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68bacb0fee4c61b3ca4e226c5787b666acac3e3e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32634beab7c4da628b1322131ffd09c5e52d8370.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdc5a7ux5qoyl3vdhgzacc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdch6v1fl2mj3-u_bkla25j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdmqa3e77xirldxavs4wdoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68bacb0fee4c61b3ca4e226c5787b666acac3e3e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32634beab7c4da628b1322131ffd09c5e52d8370.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把訪問目的設為預設，或刪除一個</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>