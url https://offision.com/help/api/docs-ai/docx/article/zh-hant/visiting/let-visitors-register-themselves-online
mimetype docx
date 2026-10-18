--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqbnnujwadj2xg9zeoxplk">
+      <w:hyperlink w:history="1" r:id="rIdx9rwxdareqskosbsliyel">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/let-visitors-register-themselves-online/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有預約就上門的客人，可以用自己的手機登記，不必在接待處排隊。他們掃一個碼，回答
 接待人員原本要替他們打的那些問題，送出的同時就完成入場。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -229,51 +229,51 @@
       <w:r>
         <w:t xml:space="preserve">開啟後會出現</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客自主登記頁面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的位址、一個開啟它的按鈕，以及一個下載其</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">二維碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 的按鈕。散佈方式全靠這個二維碼：印出來放在大堂，或放上大堂螢幕 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddb0di9dsxsi7vo8hlzu85">
+      <w:hyperlink w:history="1" r:id="rIdvshgg5wy58zttvu-wcymk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為訪客設置大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，它的即場
 登記二維碼小工具畫的是同一個碼，而且會替你輪替。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 決定訪客可以選什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -682,94 +682,94 @@
       <w:r>
         <w:t xml:space="preserve">這一頁不決定問題。問題來自你已經設好的三個畫面，而且問訪客的內容與在接待處問的
 完全一樣：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">決定哪些資料是必填、要不要拍照、顯示哪份條款、要回答哪些問卷 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfu4a72mulv4i6rx0wdsmj">
+      <w:hyperlink w:history="1" r:id="rIdjnabeq13srhxqsbhkodhz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這裡顯示的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客自主登記條款</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 不是預先登記的那一份。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問表格</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">加上你自己的問題 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq7jgmsdnyeac1vbkjnmab">
+      <w:hyperlink w:history="1" r:id="rIdrh-ho2olmz6kchdf5akn1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問表格設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。欄位要出現在這個畫面，必須開啟
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">啟用訪客直接表單中的輸入</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1114,83 +1114,83 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不是預先登記。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">受邀</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">訪客從訪客證電郵開啟的連結，問的是另一組東西：本人
 資料、條款與問卷，完全沒有你的訪問表格問題。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwdztjgr0zz7nqi7fg55gc">
+      <w:hyperlink w:history="1" r:id="rIdqv60ekkomot3seewjj8rg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證何時開始與停止生效</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會縮短常客的表單。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是長期通行證的工作 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo502qii0ntfaix8n875i4">
+      <w:hyperlink w:history="1" r:id="rIdmvs88nxv5qonl9sjxuiuj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">給承辦商一張長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1621,51 +1621,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqbnnujwadj2xg9zeoxplk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rIddb0di9dsxsi7vo8hlzu85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdfu4a72mulv4i6rx0wdsmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdq7jgmsdnyeac1vbkjnmab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdwdztjgr0zz7nqi7fg55gc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdo502qii0ntfaix8n875i4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e87a441d7eac9dbb6294d6487e9e764c2a0be1a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/614b7544593c72ee9ac5c122d90bd1cf2aa9f68c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8150a028ea50c84c7e6927e432f08c2033c5137.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx9rwxdareqskosbsliyel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rIdvshgg5wy58zttvu-wcymk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdjnabeq13srhxqsbhkodhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdrh-ho2olmz6kchdf5akn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdqv60ekkomot3seewjj8rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdmvs88nxv5qonl9sjxuiuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f57cc516d24c954276fcffee29de65335b9a49a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/296b16ed5cbe1827d11af1cd0d6b5fdfbf0752a3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d1bd448602196837c8648e4b3b3b97b12b6e967.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓訪客自己登記</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>