--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx9rwxdareqskosbsliyel">
+      <w:hyperlink w:history="1" r:id="rIdovxdrfpttqp9chynrqgu6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/let-visitors-register-themselves-online/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有預約就上門的客人，可以用自己的手機登記，不必在接待處排隊。他們掃一個碼，回答
 接待人員原本要替他們打的那些問題，送出的同時就完成入場。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -229,51 +229,51 @@
       <w:r>
         <w:t xml:space="preserve">開啟後會出現</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客自主登記頁面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的位址、一個開啟它的按鈕，以及一個下載其</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">二維碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 的按鈕。散佈方式全靠這個二維碼：印出來放在大堂，或放上大堂螢幕 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvshgg5wy58zttvu-wcymk">
+      <w:hyperlink w:history="1" r:id="rIdc7-txvhvttfpiyt5avi5l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為訪客設置大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，它的即場
 登記二維碼小工具畫的是同一個碼，而且會替你輪替。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 決定訪客可以選什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -682,94 +682,94 @@
       <w:r>
         <w:t xml:space="preserve">這一頁不決定問題。問題來自你已經設好的三個畫面，而且問訪客的內容與在接待處問的
 完全一樣：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">決定哪些資料是必填、要不要拍照、顯示哪份條款、要回答哪些問卷 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjnabeq13srhxqsbhkodhz">
+      <w:hyperlink w:history="1" r:id="rId6hjhxhm6btcibem9vmcv7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這裡顯示的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客自主登記條款</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 不是預先登記的那一份。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問表格</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">加上你自己的問題 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrh-ho2olmz6kchdf5akn1">
+      <w:hyperlink w:history="1" r:id="rIdsq5mtn0ageh9d_ajxpvyh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問表格設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。欄位要出現在這個畫面，必須開啟
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">啟用訪客直接表單中的輸入</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1114,83 +1114,83 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不是預先登記。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">受邀</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">訪客從訪客證電郵開啟的連結，問的是另一組東西：本人
 資料、條款與問卷，完全沒有你的訪問表格問題。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqv60ekkomot3seewjj8rg">
+      <w:hyperlink w:history="1" r:id="rIdcrsmammxjyt-gsmmxway6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證何時開始與停止生效</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會縮短常客的表單。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是長期通行證的工作 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmvs88nxv5qonl9sjxuiuj">
+      <w:hyperlink w:history="1" r:id="rIdqmd127scrfe1wdmdk-af6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">給承辦商一張長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1621,51 +1621,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx9rwxdareqskosbsliyel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rIdvshgg5wy58zttvu-wcymk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdjnabeq13srhxqsbhkodhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdrh-ho2olmz6kchdf5akn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdqv60ekkomot3seewjj8rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdmvs88nxv5qonl9sjxuiuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f57cc516d24c954276fcffee29de65335b9a49a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/296b16ed5cbe1827d11af1cd0d6b5fdfbf0752a3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d1bd448602196837c8648e4b3b3b97b12b6e967.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdovxdrfpttqp9chynrqgu6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rIdc7-txvhvttfpiyt5avi5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId6hjhxhm6btcibem9vmcv7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdsq5mtn0ageh9d_ajxpvyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdcrsmammxjyt-gsmmxway6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdqmd127scrfe1wdmdk-af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f57cc516d24c954276fcffee29de65335b9a49a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/296b16ed5cbe1827d11af1cd0d6b5fdfbf0752a3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d1bd448602196837c8648e4b3b3b97b12b6e967.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓訪客自己登記</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>