--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,109 +26,109 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">透過試算表匯入訪客預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在訪客邀請日曆上以 Excel 批次建立訪客預約：一列一位訪客，相同的預約編號 把多位訪客歸入同一筆預約，建立前的預覽只指出需要處理的列。</w:t>
+        <w:t xml:space="preserve">在訪客邀請日曆上以 Excel 批次建立訪客預約：一列一位訪客，相同的預約編號把多位訪客歸入同一筆預約，建立前的預覽只指出需要處理的列。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhisstwnkyfcb4_sn7cnf5">
+      <w:hyperlink w:history="1" r:id="rIdc80i9nh28hl7u4v05kfdj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/import-visits-from-a-spreadsheet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一列一位訪客，一個檔案裝下整個代表團：訪客邀請日曆的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯入</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會從 Excel
 試算表建立訪客預約 — 邀請函、審批、訪客證、簽到，全都和逐筆手動建立時
 一模一樣。這是載入會議賓客名單的方法，也是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjxjd_mymofoahb3q7fu5l">
+      <w:hyperlink w:history="1" r:id="rIdpx3ocfmay5ctbk-rwa1fm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從其他系統移轉</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">時，
 把已排定的到訪一併帶過來的方法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1984,51 +1984,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">此國碼未在訪客管理設定中啟用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6686"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">號碼所屬的國家不在接受清單內 —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxge3t2ebrrapqiau7l61e">
+            <w:hyperlink w:history="1" r:id="rIdpuwoyj605gibkxiloutwk">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">新增該區碼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2674"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -2222,64 +2222,64 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">第 … 列無法建立。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 把那些列放回試算表再走一圈即可；其餘的都
 已經建立完成。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認結果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新的訪客預約就在對話框背後的日曆上。從這裡開始它們就是普通的訪客預約：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0jjxwnqfrlbfejjopg8kx">
+      <w:hyperlink w:history="1" r:id="rIdbfxgfyzikwani-y0qkoky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">審批</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">按你的規則執行、
 審批通過即寄出邀請函，訪客像其他賓客一樣抵達
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaads3ym7lbexi0rp0o2gr">
+      <w:hyperlink w:history="1" r:id="rIdhzht_r2vvusvnxgeccypp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">接待處</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文不涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -2316,51 +2316,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與長期通行證持有人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">應用程式端的群組邀請。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 員工邀請自己的賓客時，Offision 應用程式的
 邀請表單也有匯入 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgtu2ohbnsvujzthzk8ggj">
+      <w:hyperlink w:history="1" r:id="rIdwthg2psyq3xjkup2ydbgo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">邀請訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2785,51 +2785,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhisstwnkyfcb4_sn7cnf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdjxjd_mymofoahb3q7fu5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdxge3t2ebrrapqiau7l61e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId0jjxwnqfrlbfejjopg8kx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdaads3ym7lbexi0rp0o2gr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdgtu2ohbnsvujzthzk8ggj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c647ae8b36d5db1e0da0c01aa7a58c87e59a3e9d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ac78d73a706a1e7eca4dd03836675c199f3257f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38181aa995ac7243a619f61e2a925bb08e40f78c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9f045fcac915bd400c541519007050595e2b462.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73e8ef4c9d5e1dd04b56d3ef901ba136984fb3c6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/939ee3f54e6c3cc84b6690f83a5b7ade3763778f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60091072bd6695e196b2133874a70ae7eba96949.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdc80i9nh28hl7u4v05kfdj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdpx3ocfmay5ctbk-rwa1fm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdpuwoyj605gibkxiloutwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIdbfxgfyzikwani-y0qkoky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdhzht_r2vvusvnxgeccypp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdwthg2psyq3xjkup2ydbgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/512ca8ba69664deccb293a2d1220afe0393a9c7a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ac78d73a706a1e7eca4dd03836675c199f3257f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38181aa995ac7243a619f61e2a925bb08e40f78c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9f045fcac915bd400c541519007050595e2b462.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73e8ef4c9d5e1dd04b56d3ef901ba136984fb3c6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/939ee3f54e6c3cc84b6690f83a5b7ade3763778f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60091072bd6695e196b2133874a70ae7eba96949.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>透過試算表匯入訪客預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>