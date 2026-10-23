--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,83 +52,83 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc80i9nh28hl7u4v05kfdj">
+      <w:hyperlink w:history="1" r:id="rIdpeya-6guv2f9dfdrxbfcm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/import-visits-from-a-spreadsheet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一列一位訪客，一個檔案裝下整個代表團：訪客邀請日曆的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯入</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會從 Excel
 試算表建立訪客預約 — 邀請函、審批、訪客證、簽到，全都和逐筆手動建立時
 一模一樣。這是載入會議賓客名單的方法，也是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpx3ocfmay5ctbk-rwa1fm">
+      <w:hyperlink w:history="1" r:id="rIdfvxetmnjmsxrlucnq73i_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從其他系統移轉</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">時，
 把已排定的到訪一併帶過來的方法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1984,51 +1984,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">此國碼未在訪客管理設定中啟用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6686"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">號碼所屬的國家不在接受清單內 —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdpuwoyj605gibkxiloutwk">
+            <w:hyperlink w:history="1" r:id="rId6eki5gddv4fgnndbvxypc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">新增該區碼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2674"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -2222,64 +2222,64 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">第 … 列無法建立。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 把那些列放回試算表再走一圈即可；其餘的都
 已經建立完成。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認結果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新的訪客預約就在對話框背後的日曆上。從這裡開始它們就是普通的訪客預約：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbfxgfyzikwani-y0qkoky">
+      <w:hyperlink w:history="1" r:id="rIdg6g1dbmlcyrx94r7szv_t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">審批</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">按你的規則執行、
 審批通過即寄出邀請函，訪客像其他賓客一樣抵達
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhzht_r2vvusvnxgeccypp">
+      <w:hyperlink w:history="1" r:id="rId0j3a3def4hwgfybv-qkmc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">接待處</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文不涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -2316,51 +2316,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與長期通行證持有人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">應用程式端的群組邀請。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 員工邀請自己的賓客時，Offision 應用程式的
 邀請表單也有匯入 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwthg2psyq3xjkup2ydbgo">
+      <w:hyperlink w:history="1" r:id="rIdd6-1beg0m5qvtwyap2w0g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">邀請訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2785,51 +2785,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdc80i9nh28hl7u4v05kfdj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdpx3ocfmay5ctbk-rwa1fm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdpuwoyj605gibkxiloutwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIdbfxgfyzikwani-y0qkoky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdhzht_r2vvusvnxgeccypp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdwthg2psyq3xjkup2ydbgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/512ca8ba69664deccb293a2d1220afe0393a9c7a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ac78d73a706a1e7eca4dd03836675c199f3257f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38181aa995ac7243a619f61e2a925bb08e40f78c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9f045fcac915bd400c541519007050595e2b462.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73e8ef4c9d5e1dd04b56d3ef901ba136984fb3c6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/939ee3f54e6c3cc84b6690f83a5b7ade3763778f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60091072bd6695e196b2133874a70ae7eba96949.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpeya-6guv2f9dfdrxbfcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdfvxetmnjmsxrlucnq73i_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rId6eki5gddv4fgnndbvxypc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIdg6g1dbmlcyrx94r7szv_t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId0j3a3def4hwgfybv-qkmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdd6-1beg0m5qvtwyap2w0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eda23ae40310bcbc572d051222f21d2eedbd02be.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2a9a5b1119b101572800218c9d86f1aeebd3bf2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd48935f280e83df9bbad73717010af1328fa5fb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77be117e6cce9178b3a46e26ed41e85b8eb27d32.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d28424d363ccefcd4c90a59d5d2522d6c3231a66.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ac7ea9d57cda19d3969870c4ed5c0fb624f6d70.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83a84701d8c1947c116fa770cbdbcee52b3bc980.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>透過試算表匯入訪客預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>