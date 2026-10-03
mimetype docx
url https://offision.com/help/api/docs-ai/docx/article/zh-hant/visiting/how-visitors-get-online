--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客如何連上網路 — 以及為什麼把密碼印在訪客證上也安全</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision 讓訪客連上訪客網路的兩種方式 — WPA-Enterprise 加密網路，或託管的 WiFi 登入頁面 — 以及為什麼無論哪種方式，印出來的密碼都只在簽到到簽退之間 有效。</w:t>
+        <w:t xml:space="preserve">Offision 讓訪客連上訪客網路的兩種方式 — WPA-Enterprise 加密網路，或託管的 WiFi 登入頁面 — 以及為什麼無論哪種方式，印出來的密碼都只在簽到到簽退之間有效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwltr6ni_bj7_xaaxcs2xp">
+      <w:hyperlink w:history="1" r:id="rIdrzsj8dmj_qrqqa9acwaww">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/how-visitors-get-online/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">印在訪客證上的 WiFi 密碼不是您公司網路的密碼。它是訪客簽到那一刻、專為那次到訪
 產生的密碼，在他們簽退那一刻 — 或到訪期間結束時 — 就會失效。所以印在紙上交給
 訪客也安全：沒有人會把共用密碼帶走，訪客離開後 IT 也不必重設任何東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -138,50 +138,112 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">訪客用簽到時印在訪客證上的密碼連上訪客 WiFi — 這組密碼在簽退後就失效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2990850" cy="1838325"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="visitor-badge-wifi-preview-zh-hant" descr="訪客證列印出來的樣子——Wi-Fi 欄位上的代碼只屬於這一次來訪。" title="訪客證列印出來的樣子——Wi-Fi 欄位上的代碼只屬於這一次來訪。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2990850" cy="1838325"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪客證列印出來的樣子——Wi-Fi 欄位上的代碼只屬於這一次來訪。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩道門，同一道檢查</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個訪客網路是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客 WiFi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁面上的一列，它的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -194,84 +256,84 @@
         <w:t xml:space="preserve"> 決定訪客走哪道門：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">加密網路</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（Cisco、Unifi、TP-Link、Ruckus 和通用品牌）— 網路本身要求
 使用者名稱和密碼，訪客把訪客證上的資料輸入平常的 Wi-Fi 連線對話框，
 存取點再向 Offision 查證。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoimrgjwpuhstgv_oxgpfu">
+      <w:hyperlink w:history="1" r:id="rIdlesjcm03xbarnuhtpr5yx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">WPA-Enterprise 指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">WiFi 登入頁面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（Ruckus Cloudpath 品牌）— 訪客加入開放網路後，瀏覽器會
 出現一個帶品牌的頁面詢問同樣的資料。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds58xckkmluuing6opia5p">
+      <w:hyperlink w:history="1" r:id="rIdkhmqc4gi8p18uf5vlcc0t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入頁面指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無論哪道門，檢查都相同：這是不是一位此刻已簽到、且仍在到訪期間內的訪客？</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -389,109 +451,171 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">手機號碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 或 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不需要</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。這一個選擇決定了
 一切：登入頁面照它詢問、網路照它驗證、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4mo0m_qp9fpix9nyalyay">
+      <w:hyperlink w:history="1" r:id="rId1jbltmgj7s-ctzr3dccpd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證照它列印</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4572000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="visitor-wifi-radius-basic-zh-hant" descr="項目的登入規則——訪客被核對的使用者名稱類型與密碼類型。" title="項目的登入規則——訪客被核對的使用者名稱類型與密碼類型。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">項目的登入規則——訪客被核對的使用者名稱類型與密碼類型。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個網路涵蓋的範圍</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">項目可以連結大廈和訪問目的；留空則涵蓋全部。訪客證會印出到訪大廈對應的網路，
 所以兩個辦公室可以各用各的訪客網路，不需要任何人做選擇。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不控制的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">加密網路的項目不會在訪客證上印出網路名稱</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 網路名稱在您的控制器上，
 不在 Offision。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9tltxkzh-ats2-hjw3sii">
+      <w:hyperlink w:history="1" r:id="rIdykyz8kujrk0cmvbr-az3j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證能印什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -499,51 +623,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 憑證要等訪客簽到才存在。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電子看板的 Wi-Fi QR Code 小工具是另一回事</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 它可以分享任何您輸入的
 網路，與訪客無關。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtieqdh-_47bovca22xjan">
+      <w:hyperlink w:history="1" r:id="rIdvsrgroanwmstqvljiicnz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">按鈕與 QR Code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1006,51 +1130,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwltr6ni_bj7_xaaxcs2xp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdoimrgjwpuhstgv_oxgpfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rIds58xckkmluuing6opia5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rId4mo0m_qp9fpix9nyalyay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rId9tltxkzh-ats2-hjw3sii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdtieqdh-_47bovca22xjan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a84f18e23ae1cd71319c64cbccb3a97064bf5340.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrzsj8dmj_qrqqa9acwaww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdlesjcm03xbarnuhtpr5yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rIdkhmqc4gi8p18uf5vlcc0t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rId1jbltmgj7s-ctzr3dccpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdykyz8kujrk0cmvbr-az3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdvsrgroanwmstqvljiicnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a84f18e23ae1cd71319c64cbccb3a97064bf5340.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5bc76f950cba8f410aa057c6ef5b03287f174ec.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9309c1cc99b2c9b9d1d46932fa8afd973b9830e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪客如何連上網路 — 以及為什麼把密碼印在訪客證上也安全</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>