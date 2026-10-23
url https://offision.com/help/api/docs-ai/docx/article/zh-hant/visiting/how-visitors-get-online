--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrzsj8dmj_qrqqa9acwaww">
+      <w:hyperlink w:history="1" r:id="rId-5a7dmtdpojsi2g2st5ul">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/how-visitors-get-online/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">印在訪客證上的 WiFi 密碼不是您公司網路的密碼。它是訪客簽到那一刻、專為那次到訪
 產生的密碼，在他們簽退那一刻 — 或到訪期間結束時 — 就會失效。所以印在紙上交給
 訪客也安全：沒有人會把共用密碼帶走，訪客離開後 IT 也不必重設任何東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -256,84 +256,84 @@
         <w:t xml:space="preserve"> 決定訪客走哪道門：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">加密網路</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（Cisco、Unifi、TP-Link、Ruckus 和通用品牌）— 網路本身要求
 使用者名稱和密碼，訪客把訪客證上的資料輸入平常的 Wi-Fi 連線對話框，
 存取點再向 Offision 查證。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlesjcm03xbarnuhtpr5yx">
+      <w:hyperlink w:history="1" r:id="rIdzo6b0gbpu44o7nrxjq05m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">WPA-Enterprise 指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">WiFi 登入頁面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（Ruckus Cloudpath 品牌）— 訪客加入開放網路後，瀏覽器會
 出現一個帶品牌的頁面詢問同樣的資料。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkhmqc4gi8p18uf5vlcc0t">
+      <w:hyperlink w:history="1" r:id="rIdtjwk2sbvvpqtmm1a3jclh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入頁面指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無論哪道門，檢查都相同：這是不是一位此刻已簽到、且仍在到訪期間內的訪客？</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -451,51 +451,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">手機號碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 或 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不需要</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。這一個選擇決定了
 一切：登入頁面照它詢問、網路照它驗證、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1jbltmgj7s-ctzr3dccpd">
+      <w:hyperlink w:history="1" r:id="rId65gamhyk6sdgqmnwf1gpr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證照它列印</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-wifi-radius-basic-zh-hant" descr="項目的登入規則——訪客被核對的使用者名稱類型與密碼類型。" title="項目的登入規則——訪客被核對的使用者名稱類型與密碼類型。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -571,51 +571,51 @@
       <w:r>
         <w:t xml:space="preserve">這裡不控制的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">加密網路的項目不會在訪客證上印出網路名稱</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 網路名稱在您的控制器上，
 不在 Offision。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdykyz8kujrk0cmvbr-az3j">
+      <w:hyperlink w:history="1" r:id="rIdw6oixe__71k6vli64_mkt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證能印什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -623,51 +623,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 憑證要等訪客簽到才存在。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電子看板的 Wi-Fi QR Code 小工具是另一回事</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 它可以分享任何您輸入的
 網路，與訪客無關。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvsrgroanwmstqvljiicnz">
+      <w:hyperlink w:history="1" r:id="rId5o0cg7ihqsavgqvfhaw8m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">按鈕與 QR Code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1130,51 +1130,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrzsj8dmj_qrqqa9acwaww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdlesjcm03xbarnuhtpr5yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rIdkhmqc4gi8p18uf5vlcc0t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rId1jbltmgj7s-ctzr3dccpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdykyz8kujrk0cmvbr-az3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdvsrgroanwmstqvljiicnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a84f18e23ae1cd71319c64cbccb3a97064bf5340.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5bc76f950cba8f410aa057c6ef5b03287f174ec.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9309c1cc99b2c9b9d1d46932fa8afd973b9830e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-5a7dmtdpojsi2g2st5ul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdzo6b0gbpu44o7nrxjq05m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rIdtjwk2sbvvpqtmm1a3jclh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rId65gamhyk6sdgqmnwf1gpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdw6oixe__71k6vli64_mkt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rId5o0cg7ihqsavgqvfhaw8m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/edce8ae9b6f8d1edebe1e9eab4c554d9584ad942.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d6093f5f7e8de8ddd61890546bb1a73bd50061f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6166ac6e8875c940d10e6f19d82f49ae40a36ca.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>訪客如何連上網路 — 以及為什麼把密碼印在訪客證上也安全</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>