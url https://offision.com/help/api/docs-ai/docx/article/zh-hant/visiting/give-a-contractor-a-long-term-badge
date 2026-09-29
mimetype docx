--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">為承辦商發出訪客長期通行證</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">給重複到訪的人使用的常設通行證 — 承辦商、清潔公司、代理商派來的技師。它不繫於任何 預約或接待人，在大堂看板上會把訪客登記表換成一個幾乎已填好的畫面。</w:t>
+        <w:t xml:space="preserve">給重複到訪的人使用的常設通行證 — 承辦商、清潔公司、代理商派來的技師。它不繫於任何預約或接待人，在大堂看板上會把訪客登記表換成一個幾乎已填好的畫面。發出時順便設定期限，讓它自己結束。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdetjz49sbx2szeinjob4zj">
+      <w:hyperlink w:history="1" r:id="rIdllbiwpih10fyfn_xcw8ng">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/give-a-contractor-a-long-term-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有些訪客其實算不上訪客。每週來三個早上的承辦商、清潔公司、電梯一卡住就被派來的
 技師 — 每次都從頭登記一遍，是把工作做錯了形狀。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客長期通行證</w:t>
@@ -113,56 +113,76 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它換來的是到達那一刻的體驗。持證人在大堂看板掃描代碼，開啟的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">快速登記</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 一個幾乎已經填好的畫面 — 而不是完整的訪客登記表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它也是唯一可以用上多過一天的通行證。繫在邀請上的訪客證只在那次到訪的當天放行，
 無論電郵是甚麼時候寄出的 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg4dopv_s4rpzq4fped7bi">
+      <w:hyperlink w:history="1" r:id="rIdvizzgxbxxm2epdhlq65ws">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證從哪一天開始生效、哪一天失效</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">一張通行證只有三種結束方式，而且三種都是刻意為之：期限到了、有人把它停用、有人把它
+刪除 — 請參閱</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6b4ndzzbxwegxjqb0buza">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">停用不該再使用的長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3762375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="badge-valid-for-a-period-zh-hant" descr="一張只發出一次的訪客長期通行證，顯示在 9 月 1 日至 12 月 31 日的有效期限之上。期限內標示了四次到訪，每次都獲准進入；期限結束後 1 月 14 日的第五次到訪，使用同一組代碼卻遭到拒絕。" title="一張只發出一次的訪客長期通行證，顯示在 9 月 1 日至 12 月 31 日的有效期限之上。期限內標示了四次到訪，每次都獲准進入；期限結束後 1 月 14 日的第五次到訪，使用同一組代碼卻遭到拒絕。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -310,50 +330,63 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">長期通行證清單，建立按鈕旁邊就是匯入。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitor-regular-badge (訪客長期通行證)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這張表單刻意做得很短：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電郵</w:t>
@@ -1284,710 +1317,210 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果看板回答</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">找不到訪客紀錄</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，表示代碼根本沒有被辨識：請確認通行證沒有被停用，
 也沒有超過有效期限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">發出之後的管理</w:t>
-[...61 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">長期通行證不能做的事</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這一節請在向客戶承諾之前先讀。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">它不會開門。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 長期通行證是在大堂辨識一個人，本身不提供門禁權限。門禁是另外的安排。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">它不會略過到訪紀錄。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 每次進入都仍然會建立一筆到訪紀錄。通行證縮短的是表單，
+不是流程，所以場地始終知道誰在大樓裡。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">它不能用來簽退。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 把長期通行證的代碼拿去</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">簽退</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，除非持證人當下正好有一次進行中
+的到訪，否則會顯示</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="6E6E73"/>
-[...542 lines deleted...]
-          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">找不到訪客紀錄</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 常設通行證本身沒有可以結束的到訪。簽退屬於
 到訪，而不屬於通行證。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">它不會收集文件。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 持長期通行證到訪時，會整個略過其他訪客都要經過的訪客問卷與
+條款，也就是說承辦商不再於每次到訪重新確認安全講習。若這份確認正是重點，請照一般
+方式邀請他們，並把題目掛在訪問目的上 — 請參閱
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIddj4xh1ec7-4njc6o4rdos">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">建立訪客問卷</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">它本身不等於錢包通行證。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Apple 與 Google 的按鈕只有在手機通行證功能已啟用時
 才會出現在電郵中；沒有的話，通行證就是那組代碼與 QR 碼，也已經足夠。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有期限的通行證永遠有效:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無時間限制</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">留著，意思就是字面上的意思：在有人停用或刪除之前，這張通行證一直
-可用。對於有固定合約期間的承辦商，請把期限設成與合約一致 — 會自己到期的期限，比
+        <w:t xml:space="preserve">留著，意思就是字面上的意思：在有人
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdjer4tlv0t7rsulleo9wul">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">停用或刪除</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">之前，這張通行證一直可用。對於有固定合約期間的承辦商，請把期限設成與合約一致 — 會自己到期的期限，比
 要靠人記得的期限可靠。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -2404,51 +1937,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdetjz49sbx2szeinjob4zj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdg4dopv_s4rpzq4fped7bi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31fc595cddaf6a45e2a26f3d7d28be3b74174a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e856eded332b9c0b2624bf431be34efe89b7f71.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/213019de6e579925c3270e05c33d71e7f4ef5f72.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1dc05d32711404020714f2dee50b4dca34fe8be.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c4ac9085fef45e59cce19bb560e7c123e086ab6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3066382ae84910ec740076f4c910f4b88a0756e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdllbiwpih10fyfn_xcw8ng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdvizzgxbxxm2epdhlq65ws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId6b4ndzzbxwegxjqb0buza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIddj4xh1ec7-4njc6o4rdos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdjer4tlv0t7rsulleo9wul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31fc595cddaf6a45e2a26f3d7d28be3b74174a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e856eded332b9c0b2624bf431be34efe89b7f71.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/213019de6e579925c3270e05c33d71e7f4ef5f72.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1dc05d32711404020714f2dee50b4dca34fe8be.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c4ac9085fef45e59cce19bb560e7c123e086ab6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為承辦商發出訪客長期通行證</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>