--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdllbiwpih10fyfn_xcw8ng">
+      <w:hyperlink w:history="1" r:id="rId9qyxgc2aqenzhxjxrbpis">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/give-a-contractor-a-long-term-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有些訪客其實算不上訪客。每週來三個早上的承辦商、清潔公司、電梯一卡住就被派來的
 技師 — 每次都從頭登記一遍，是把工作做錯了形狀。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客長期通行證</w:t>
@@ -113,71 +113,71 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它換來的是到達那一刻的體驗。持證人在大堂看板掃描代碼，開啟的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">快速登記</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 一個幾乎已經填好的畫面 — 而不是完整的訪客登記表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它也是唯一可以用上多過一天的通行證。繫在邀請上的訪客證只在那次到訪的當天放行，
 無論電郵是甚麼時候寄出的 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvizzgxbxxm2epdhlq65ws">
+      <w:hyperlink w:history="1" r:id="rId5zdgelfhg05tu2m5m1zn2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證從哪一天開始生效、哪一天失效</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一張通行證只有三種結束方式，而且三種都是刻意為之：期限到了、有人把它停用、有人把它
 刪除 — 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6b4ndzzbxwegxjqb0buza">
+      <w:hyperlink w:history="1" r:id="rIdllopowwfpoo8ieczmlz_s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">停用不該再使用的長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3762375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="badge-valid-for-a-period-zh-hant" descr="一張只發出一次的訪客長期通行證，顯示在 9 月 1 日至 12 月 31 日的有效期限之上。期限內標示了四次到訪，每次都獲准進入；期限結束後 1 月 14 日的第五次到訪，使用同一組代碼卻遭到拒絕。" title="一張只發出一次的訪客長期通行證，顯示在 9 月 1 日至 12 月 31 日的有效期限之上。期限內標示了四次到訪，每次都獲准進入；期限結束後 1 月 14 日的第五次到訪，使用同一組代碼卻遭到拒絕。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1413,51 +1413,51 @@
         </w:rPr>
         <w:t xml:space="preserve">找不到訪客紀錄</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 常設通行證本身沒有可以結束的到訪。簽退屬於
 到訪，而不屬於通行證。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會收集文件。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 持長期通行證到訪時，會整個略過其他訪客都要經過的訪客問卷與
 條款，也就是說承辦商不再於每次到訪重新確認安全講習。若這份確認正是重點，請照一般
 方式邀請他們，並把題目掛在訪問目的上 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddj4xh1ec7-4njc6o4rdos">
+      <w:hyperlink w:history="1" r:id="rIdxm7fgnmmfykprjaq58ih7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立訪客問卷</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它本身不等於錢包通行證。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Apple 與 Google 的按鈕只有在手機通行證功能已啟用時
 才會出現在電郵中；沒有的話，通行證就是那組代碼與 QR 碼，也已經足夠。</w:t>
@@ -1467,51 +1467,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有期限的通行證永遠有效:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無時間限制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">留著，意思就是字面上的意思：在有人
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjer4tlv0t7rsulleo9wul">
+      <w:hyperlink w:history="1" r:id="rIdmyxgiolkft3uoo1k69ogw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">停用或刪除</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">之前，這張通行證一直可用。對於有固定合約期間的承辦商，請把期限設成與合約一致 — 會自己到期的期限，比
 要靠人記得的期限可靠。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1937,51 +1937,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdllbiwpih10fyfn_xcw8ng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdvizzgxbxxm2epdhlq65ws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId6b4ndzzbxwegxjqb0buza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIddj4xh1ec7-4njc6o4rdos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdjer4tlv0t7rsulleo9wul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31fc595cddaf6a45e2a26f3d7d28be3b74174a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e856eded332b9c0b2624bf431be34efe89b7f71.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/213019de6e579925c3270e05c33d71e7f4ef5f72.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1dc05d32711404020714f2dee50b4dca34fe8be.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c4ac9085fef45e59cce19bb560e7c123e086ab6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9qyxgc2aqenzhxjxrbpis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId5zdgelfhg05tu2m5m1zn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdllopowwfpoo8ieczmlz_s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdxm7fgnmmfykprjaq58ih7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdmyxgiolkft3uoo1k69ogw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/671a522e3e81ce18291ecf8af812f05acd2ba1cc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ca0e1edcd73da755928e522edef893b502ef3db.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3cce9a3dda9547a4c3f5ad5ed8ad30af801a3b3a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09dfc096a6700438af5183d218388946f89c9e7d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0ea3669daa92f03279d0832d95cbeb9af05e328.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為承辦商發出訪客長期通行證</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>