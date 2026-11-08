--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9qyxgc2aqenzhxjxrbpis">
+      <w:hyperlink w:history="1" r:id="rIdanpg2gwkl7omdi3kcvgtb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/visiting/give-a-contractor-a-long-term-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有些訪客其實算不上訪客。每週來三個早上的承辦商、清潔公司、電梯一卡住就被派來的
 技師 — 每次都從頭登記一遍，是把工作做錯了形狀。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客長期通行證</w:t>
@@ -113,71 +113,71 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它換來的是到達那一刻的體驗。持證人在大堂看板掃描代碼，開啟的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">快速登記</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 一個幾乎已經填好的畫面 — 而不是完整的訪客登記表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它也是唯一可以用上多過一天的通行證。繫在邀請上的訪客證只在那次到訪的當天放行，
 無論電郵是甚麼時候寄出的 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5zdgelfhg05tu2m5m1zn2">
+      <w:hyperlink w:history="1" r:id="rIdar6rwcvrh0sbsiraeckci">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證從哪一天開始生效、哪一天失效</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一張通行證只有三種結束方式，而且三種都是刻意為之：期限到了、有人把它停用、有人把它
 刪除 — 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdllopowwfpoo8ieczmlz_s">
+      <w:hyperlink w:history="1" r:id="rId51opf-ukxjkuhjrt2sii_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">停用不該再使用的長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3762375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="badge-valid-for-a-period-zh-hant" descr="一張只發出一次的訪客長期通行證，顯示在 9 月 1 日至 12 月 31 日的有效期限之上。期限內標示了四次到訪，每次都獲准進入；期限結束後 1 月 14 日的第五次到訪，使用同一組代碼卻遭到拒絕。" title="一張只發出一次的訪客長期通行證，顯示在 9 月 1 日至 12 月 31 日的有效期限之上。期限內標示了四次到訪，每次都獲准進入；期限結束後 1 月 14 日的第五次到訪，使用同一組代碼卻遭到拒絕。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1413,51 +1413,51 @@
         </w:rPr>
         <w:t xml:space="preserve">找不到訪客紀錄</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 常設通行證本身沒有可以結束的到訪。簽退屬於
 到訪，而不屬於通行證。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會收集文件。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 持長期通行證到訪時，會整個略過其他訪客都要經過的訪客問卷與
 條款，也就是說承辦商不再於每次到訪重新確認安全講習。若這份確認正是重點，請照一般
 方式邀請他們，並把題目掛在訪問目的上 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxm7fgnmmfykprjaq58ih7">
+      <w:hyperlink w:history="1" r:id="rIdskgfemta0pqutk51wqqvu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立訪客問卷</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它本身不等於錢包通行證。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Apple 與 Google 的按鈕只有在手機通行證功能已啟用時
 才會出現在電郵中；沒有的話，通行證就是那組代碼與 QR 碼，也已經足夠。</w:t>
@@ -1467,51 +1467,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有期限的通行證永遠有效:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無時間限制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">留著，意思就是字面上的意思：在有人
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmyxgiolkft3uoo1k69ogw">
+      <w:hyperlink w:history="1" r:id="rIddtlyvaywoxhxfz8cnpfuc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">停用或刪除</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">之前，這張通行證一直可用。對於有固定合約期間的承辦商，請把期限設成與合約一致 — 會自己到期的期限，比
 要靠人記得的期限可靠。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1937,51 +1937,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9qyxgc2aqenzhxjxrbpis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId5zdgelfhg05tu2m5m1zn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdllopowwfpoo8ieczmlz_s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdxm7fgnmmfykprjaq58ih7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdmyxgiolkft3uoo1k69ogw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/671a522e3e81ce18291ecf8af812f05acd2ba1cc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ca0e1edcd73da755928e522edef893b502ef3db.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3cce9a3dda9547a4c3f5ad5ed8ad30af801a3b3a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09dfc096a6700438af5183d218388946f89c9e7d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0ea3669daa92f03279d0832d95cbeb9af05e328.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdanpg2gwkl7omdi3kcvgtb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdar6rwcvrh0sbsiraeckci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId51opf-ukxjkuhjrt2sii_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdskgfemta0pqutk51wqqvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIddtlyvaywoxhxfz8cnpfuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/671a522e3e81ce18291ecf8af812f05acd2ba1cc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ca0e1edcd73da755928e522edef893b502ef3db.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3cce9a3dda9547a4c3f5ad5ed8ad30af801a3b3a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09dfc096a6700438af5183d218388946f89c9e7d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0ea3669daa92f03279d0832d95cbeb9af05e328.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為承辦商發出訪客長期通行證</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>